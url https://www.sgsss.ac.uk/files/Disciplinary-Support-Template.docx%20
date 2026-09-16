--- v0 (2025-10-01)
+++ v1 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6F876C7E" w14:textId="1C7257FA" w:rsidR="3BC865EE" w:rsidRDefault="00FA6BB3" w:rsidP="008870C1">
       <w:pPr>
         <w:ind w:right="-613"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="164019BB" wp14:editId="0DF21DEA">
             <wp:extent cx="2734945" cy="695960"/>
             <wp:effectExtent l="0" t="0" r="8255" b="8890"/>
             <wp:docPr id="1" name="Picture 1" descr="C:\Users\atorres\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\3E4495E1.tmp"/>
             <wp:cNvGraphicFramePr>
@@ -82,120 +82,120 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2734945" cy="695960"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DD0D0F" w14:textId="4BFB574D" w:rsidR="00FA6BB3" w:rsidRPr="00FA6BB3" w:rsidRDefault="00FA6BB3" w:rsidP="00FA6BB3">
+    <w:p w14:paraId="12DD0D0F" w14:textId="3F0A7955" w:rsidR="00FA6BB3" w:rsidRPr="00FA6BB3" w:rsidRDefault="00FA6BB3" w:rsidP="00FA6BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-15"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6BB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SGSSS Student-led Open Competition 202</w:t>
       </w:r>
-      <w:r w:rsidR="00537FC3">
+      <w:r w:rsidR="00B232B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA6BB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00537FC3">
+      <w:r w:rsidR="00B232B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA6BB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454AA1A9" w14:textId="51D3BDF3" w:rsidR="00FA6BB3" w:rsidRPr="00FA6BB3" w:rsidRDefault="195A8BBE" w:rsidP="00FA6BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -862,53 +862,53 @@
             </w:r>
             <w:r w:rsidR="01E5C0A8">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="220E50BC">
               <w:t>250</w:t>
             </w:r>
             <w:r w:rsidR="01E5C0A8">
               <w:t xml:space="preserve"> words max).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04BDDE9D" w14:textId="77E475EB" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="76C09006">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="05EB18A6" w14:textId="77777777" w:rsidTr="7C615AF2">
+      <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="05EB18A6" w14:textId="77777777" w:rsidTr="00B232B8">
         <w:trPr>
-          <w:trHeight w:val="2196"/>
+          <w:trHeight w:val="1138"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62237923" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="76C09006">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
@@ -919,51 +919,79 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C4F9828" w14:textId="148D3803" w:rsidR="008870C1" w:rsidRDefault="008870C1" w:rsidP="00B80D3A"/>
     <w:p w14:paraId="4F4B1590" w14:textId="14714C9C" w:rsidR="004F3F39" w:rsidRPr="00226A31" w:rsidRDefault="066D2E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">PGR Lead </w:t>
+        <w:t xml:space="preserve">PGR </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Lead</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4527E738">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Details </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -987,51 +1015,75 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="44FA0BF9" w14:textId="7F4C48A8" w:rsidR="6C0170DB" w:rsidRDefault="34F5BDCF" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="76C09006">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGR Lead </w:t>
+              <w:t xml:space="preserve">PGR </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="76C09006">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Lead</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="76C09006">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="549C42EA" w:rsidRPr="76C09006">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Details: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="319EA587" w14:textId="10FDDDCF" w:rsidR="3C195451" w:rsidRDefault="3C195451" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -1174,52 +1226,79 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F39">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">PGR Lead </w:t>
+              <w:t xml:space="preserve">PGR </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004F3F39">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Lead</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004F3F39">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004F3F39" w:rsidRPr="004F3F39">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1247,63 +1326,63 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54B5D4B4" w14:textId="0D62C789" w:rsidR="004F3F39" w:rsidRDefault="004F3F39"/>
     <w:sectPr w:rsidR="004F3F39">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1170" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0458E4CE" w14:textId="77777777" w:rsidR="00FF52CA" w:rsidRDefault="00FF52CA">
+    <w:p w14:paraId="44F09C48" w14:textId="77777777" w:rsidR="003173F4" w:rsidRDefault="003173F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15EA817E" w14:textId="77777777" w:rsidR="00FF52CA" w:rsidRDefault="00FF52CA">
+    <w:p w14:paraId="1A5FDA59" w14:textId="77777777" w:rsidR="003173F4" w:rsidRDefault="003173F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1347,102 +1426,102 @@
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6900"/>
       <w:gridCol w:w="1260"/>
       <w:gridCol w:w="1125"/>
     </w:tblGrid>
     <w:tr w:rsidR="5AD9C6D6" w14:paraId="7F9F4F83" w14:textId="77777777" w:rsidTr="5AD9C6D6">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6900" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4F88DA26" w14:textId="41730455" w:rsidR="5AD9C6D6" w:rsidRDefault="5AD9C6D6" w:rsidP="5AD9C6D6">
+        <w:p w14:paraId="4F88DA26" w14:textId="4C8BA9FA" w:rsidR="5AD9C6D6" w:rsidRDefault="5AD9C6D6" w:rsidP="5AD9C6D6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
           <w:r w:rsidRPr="5AD9C6D6">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="00537FC3">
+          <w:r w:rsidR="00B232B8">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="5AD9C6D6">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>.2</w:t>
           </w:r>
-          <w:r w:rsidR="00537FC3">
+          <w:r w:rsidR="00B232B8">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
-            <w:t>6</w:t>
+            <w:t>7</w:t>
           </w:r>
           <w:r w:rsidRPr="5AD9C6D6">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>_ Student-Led Competition Disciplinary Statement Template</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1260" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0213C8C8" w14:textId="3D9EAC5C" w:rsidR="5AD9C6D6" w:rsidRDefault="5AD9C6D6" w:rsidP="5AD9C6D6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1125" w:type="dxa"/>
         </w:tcPr>
@@ -1461,76 +1540,76 @@
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00103265">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="73875DCB" w14:textId="65801214" w:rsidR="5AD9C6D6" w:rsidRDefault="5AD9C6D6" w:rsidP="5AD9C6D6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47EB9F05" w14:textId="77777777" w:rsidR="00FF52CA" w:rsidRDefault="00FF52CA">
+    <w:p w14:paraId="249A234D" w14:textId="77777777" w:rsidR="003173F4" w:rsidRDefault="003173F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00D92E96" w14:textId="77777777" w:rsidR="00FF52CA" w:rsidRDefault="00FF52CA">
+    <w:p w14:paraId="31F92FE6" w14:textId="77777777" w:rsidR="003173F4" w:rsidRDefault="003173F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3095"/>
       <w:gridCol w:w="3095"/>
       <w:gridCol w:w="3095"/>
     </w:tblGrid>
     <w:tr w:rsidR="5AD9C6D6" w14:paraId="472875EA" w14:textId="77777777" w:rsidTr="5AD9C6D6">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3095" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7A8FC273" w14:textId="1C102E44" w:rsidR="5AD9C6D6" w:rsidRDefault="5AD9C6D6" w:rsidP="5AD9C6D6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -1547,51 +1626,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3095" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="17184D7F" w14:textId="2BD412B0" w:rsidR="5AD9C6D6" w:rsidRDefault="5AD9C6D6" w:rsidP="5AD9C6D6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="13EDC682" w14:textId="57C2AF7A" w:rsidR="5AD9C6D6" w:rsidRDefault="5AD9C6D6" w:rsidP="5AD9C6D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E3F618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C20DEC6"/>
     <w:lvl w:ilvl="0" w:tplc="D5CEDACA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F544BE16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2858,165 +2937,168 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="839350425">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1328367967">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1913395224">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="733165323">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1627079894">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1475181106">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1453287978">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="768425724">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="542643413">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1237786135">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B80D3A"/>
     <w:rsid w:val="000E2CD8"/>
     <w:rsid w:val="00103265"/>
     <w:rsid w:val="00226A31"/>
+    <w:rsid w:val="003173F4"/>
     <w:rsid w:val="00372A28"/>
     <w:rsid w:val="003E65ED"/>
     <w:rsid w:val="004C0978"/>
     <w:rsid w:val="004F3F39"/>
     <w:rsid w:val="00537FC3"/>
     <w:rsid w:val="00556866"/>
     <w:rsid w:val="005E14D4"/>
     <w:rsid w:val="006E690E"/>
     <w:rsid w:val="008870C1"/>
     <w:rsid w:val="00982722"/>
     <w:rsid w:val="00AF520E"/>
+    <w:rsid w:val="00B232B8"/>
     <w:rsid w:val="00B80D3A"/>
-    <w:rsid w:val="00DB74FB"/>
     <w:rsid w:val="00E104F4"/>
     <w:rsid w:val="00E93E47"/>
+    <w:rsid w:val="00EA508E"/>
     <w:rsid w:val="00EB48AB"/>
     <w:rsid w:val="00EB6634"/>
+    <w:rsid w:val="00EE4BB8"/>
     <w:rsid w:val="00F32EE8"/>
     <w:rsid w:val="00F6BDC9"/>
     <w:rsid w:val="00FA6BB3"/>
-    <w:rsid w:val="00FF52CA"/>
     <w:rsid w:val="019C9A76"/>
     <w:rsid w:val="01E2E398"/>
     <w:rsid w:val="01E5C0A8"/>
     <w:rsid w:val="0285B36A"/>
     <w:rsid w:val="04E87C13"/>
     <w:rsid w:val="0641D2A2"/>
     <w:rsid w:val="066D2E8C"/>
     <w:rsid w:val="0AF960B2"/>
     <w:rsid w:val="10655088"/>
     <w:rsid w:val="10B41A22"/>
     <w:rsid w:val="1650A66A"/>
     <w:rsid w:val="179B0550"/>
     <w:rsid w:val="179FB17C"/>
     <w:rsid w:val="195A8BBE"/>
     <w:rsid w:val="198817E4"/>
     <w:rsid w:val="1AF060FB"/>
     <w:rsid w:val="218727EA"/>
     <w:rsid w:val="21C2FE07"/>
     <w:rsid w:val="21D4C7DE"/>
     <w:rsid w:val="220E50BC"/>
     <w:rsid w:val="28E8D9FC"/>
     <w:rsid w:val="29003774"/>
     <w:rsid w:val="2A612C9B"/>
     <w:rsid w:val="2E6A332D"/>
     <w:rsid w:val="329E1506"/>
     <w:rsid w:val="333DA450"/>
     <w:rsid w:val="34A22758"/>
     <w:rsid w:val="34F5BDCF"/>
     <w:rsid w:val="3539740E"/>
     <w:rsid w:val="37A1BE23"/>
     <w:rsid w:val="37CC4421"/>
     <w:rsid w:val="3A98C382"/>
     <w:rsid w:val="3BC865EE"/>
+    <w:rsid w:val="3BE4D94D"/>
     <w:rsid w:val="3C195451"/>
     <w:rsid w:val="3D0D9FE2"/>
     <w:rsid w:val="4004EBF1"/>
     <w:rsid w:val="41BFE53F"/>
     <w:rsid w:val="41E605C9"/>
     <w:rsid w:val="420C2B62"/>
     <w:rsid w:val="43A7FBC3"/>
     <w:rsid w:val="4527E738"/>
     <w:rsid w:val="458B9FA9"/>
     <w:rsid w:val="4621AAA5"/>
     <w:rsid w:val="46F11934"/>
     <w:rsid w:val="48E5E91D"/>
     <w:rsid w:val="4CD9F380"/>
     <w:rsid w:val="4DE26F90"/>
     <w:rsid w:val="4FD1CA4E"/>
     <w:rsid w:val="533A36E3"/>
     <w:rsid w:val="549C42EA"/>
     <w:rsid w:val="57921807"/>
     <w:rsid w:val="58D19B29"/>
     <w:rsid w:val="591FE523"/>
     <w:rsid w:val="5967EDAD"/>
     <w:rsid w:val="5AD9C6D6"/>
     <w:rsid w:val="5DF35646"/>
     <w:rsid w:val="5EEAE592"/>
     <w:rsid w:val="5F1E671B"/>
@@ -4427,65 +4509,64 @@
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1463886170">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013439"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A3DC4772-ACDA-455C-81AE-5E6558EDD3E5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A83EF0" w:rsidRDefault="00EB48AB">
           <w:r w:rsidRPr="00CA6753">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
@@ -4545,74 +4626,87 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB48AB"/>
     <w:rsid w:val="001111D3"/>
     <w:rsid w:val="003B3192"/>
+    <w:rsid w:val="00477496"/>
     <w:rsid w:val="00630B2D"/>
-    <w:rsid w:val="00753F39"/>
     <w:rsid w:val="00A83EF0"/>
+    <w:rsid w:val="00EA508E"/>
     <w:rsid w:val="00EB48AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
@@ -5312,101 +5406,102 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_x0023_ xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
     <Cohort xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B7B8BF0644C4E47862514133CECCC9E" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8fa6b1d07bbd252afa0cb8fc94e275a1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8583855fe14e87a5fa6feebcdd648841" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B7B8BF0644C4E47862514133CECCC9E" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="172038ab98d65a8dd4aec8342ef938de">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6095809dc6f6fa8cdc45cc35d8a14950" ns2:_="" ns3:_="">
     <xsd:import namespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <xsd:import namespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Cohort" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5465,50 +5560,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_x0023_" ma:index="26" nillable="true" ma:displayName="#" ma:format="Dropdown" ma:internalName="_x0023_" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Cohort" ma:index="27" nillable="true" ma:displayName="Cohort" ma:format="Dropdown" ma:internalName="Cohort">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="DTP2 Cohort 1"/>
               <xsd:enumeration value="DTP1 Cohort 7"/>
               <xsd:enumeration value="DTP1 Cohort 6"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -5609,102 +5709,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0406DEC-5707-40D5-8AA8-B8389F93A965}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E725AB0-948A-4255-B927-D76B1069C7D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D31E795C-370B-4DF2-98DE-A0F0DC9CCE4E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B6AB33E-9C3A-4A57-898B-6B0C04407B88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>194</Words>
-  <Characters>1108</Characters>
+  <Characters>1107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1300</CharactersWithSpaces>
+  <CharactersWithSpaces>1299</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mhairi Mackenzie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007B7B8BF0644C4E47862514133CECCC9E</vt:lpwstr>
   </property>