--- v0 (2025-10-08)
+++ v1 (2026-08-25)
@@ -13,78 +13,78 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0281FEF2" w14:textId="4A00921F" w:rsidR="002D6C5E" w:rsidRDefault="002D6C5E" w:rsidP="005F04E2">
       <w:pPr>
         <w:spacing w:before="79"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="231F20"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B04A9B2" wp14:editId="77E1286C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B04A9B2" wp14:editId="3F358FF4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4010935</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-287683</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2477383" cy="630269"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="SGSSS Stacked.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -96,573 +96,527 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2515492" cy="639964"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EBB998" w14:textId="682D365E" w:rsidR="00981094" w:rsidRPr="009B4FB6" w:rsidRDefault="006729E9" w:rsidP="1510703D">
+    <w:p w14:paraId="42EBB998" w14:textId="6024C1F2" w:rsidR="00981094" w:rsidRPr="009B4FB6" w:rsidRDefault="006729E9" w:rsidP="0601AD7E">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B4FB6">
+      <w:r w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">SGSSS </w:t>
       </w:r>
-      <w:r w:rsidR="003D229A" w:rsidRPr="009B4FB6">
+      <w:r w:rsidR="003D229A" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Open </w:t>
       </w:r>
-      <w:r w:rsidR="00480A96" w:rsidRPr="009B4FB6">
+      <w:r w:rsidR="00480A96" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Collaborative </w:t>
       </w:r>
-      <w:r w:rsidR="003D229A" w:rsidRPr="009B4FB6">
+      <w:r w:rsidR="003D229A" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Competition</w:t>
       </w:r>
-      <w:r w:rsidR="00480A96" w:rsidRPr="009B4FB6">
+      <w:r w:rsidR="00480A96" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B15990" w:rsidRPr="009B4FB6">
+      <w:r w:rsidR="00B15990" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00C00951" w:rsidRPr="009B4FB6">
+      <w:r w:rsidR="00C00951" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00AF3BB3">
+      <w:r w:rsidR="00290CF6" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D2DF1" w:rsidRPr="009B4FB6">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2DF1" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00AF3BB3">
+      <w:r w:rsidR="00290CF6" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0E98A3" w14:textId="06353981" w:rsidR="004A74D5" w:rsidRPr="009B4FB6" w:rsidRDefault="00480A96" w:rsidP="001A0C37">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4FB6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Application Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD61891" w14:textId="77777777" w:rsidR="00386284" w:rsidRPr="00F57F3F" w:rsidRDefault="00386284" w:rsidP="005F04E2">
       <w:pPr>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DAD094A" w14:textId="3E3F678F" w:rsidR="00251787" w:rsidRPr="00754405" w:rsidRDefault="006368AF" w:rsidP="57719248">
+    <w:p w14:paraId="7DFB2777" w14:textId="77777777" w:rsidR="007B76FF" w:rsidRDefault="007B76FF" w:rsidP="007B76FF">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:ind w:left="23"/>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="073B59"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72687AA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">submit it via </w:t>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Please note, YOU WILL NOT BE ABLE TO UPLOAD THIS APPLICATION FORM - ALL APPLICATIONS MUST BE MADE USING THE ONLINE APPLICATION SYSTEM. This Word version can be used to develop your application offline and to share with your supervisors for feedback. You will be able to copy across from the Word version to the online application system (</w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="00B009CC" w:rsidRPr="00754405">
+        <w:r w:rsidRPr="72687AA4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:iCs/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
+            <w:b/>
+            <w:bCs/>
             <w:color w:val="073B59"/>
+            <w:sz w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>SGSSS Apply</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00480A96" w:rsidRPr="00754405">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="72687AA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). If you have difficulties using our application portal, please contact as soon as possible at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="72687AA4">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="073B59"/>
+            <w:sz w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>team@sgsss.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="72687AA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B15990" w:rsidRPr="00754405">
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AE7E9C" w14:textId="72E5B019" w:rsidR="00480A96" w:rsidRPr="00D42F0A" w:rsidRDefault="00732D2F" w:rsidP="3D6149FB">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="006B4984" w:rsidRPr="00754405">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk108694829"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk108695193"/>
+      <w:r w:rsidRPr="0601AD7E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervisors can only submit one application per supervisor-led competition – that is, a supervisor may apply once </w:t>
+      </w:r>
+      <w:r w:rsidR="764218F6" w:rsidRPr="0601AD7E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0601AD7E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>to the Open Collaborative, the Skills Development Scotland Collaborative and the Steers Competition. Please note, the single application requirement applies to any position within a supervisory team – that is, an applicant cannot apply to a competition as first supervisor on one application and second (or subsequent supervisor) on another application to the same competition.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0601AD7E">
+        <w:rPr>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002D036E">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Any application submitted to a supervisor-led competition must not be repurposed as a student-led application</w:t>
+      </w:r>
+      <w:r w:rsidR="33D26A4B" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="006B4984" w:rsidRPr="00754405">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009174F3" w:rsidRPr="00754405">
+      <w:r w:rsidR="489C7D54" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E71E8B">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B009CC" w:rsidRPr="00754405">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ny applications to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00CA68B0">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B009CC" w:rsidRPr="00754405">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-led Open Competition </w:t>
+      </w:r>
+      <w:r w:rsidR="48BB2F2E" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>viewed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00754405">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be resubmissions of a supervisor-led application </w:t>
+      </w:r>
+      <w:r w:rsidR="30E626E8" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="33D26A4B" w:rsidRPr="00754405">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>will be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00754405">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> withdrawn from the competition</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52FB5" w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="489C7D54" w:rsidRPr="00754405">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0650C12E" w14:textId="77777777" w:rsidR="00534BF8" w:rsidRPr="00D42F0A" w:rsidRDefault="00534BF8" w:rsidP="57719248">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00754405">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9AF567" w14:textId="7E6AD1B5" w:rsidR="00534BF8" w:rsidRPr="00D42F0A" w:rsidRDefault="003515A0" w:rsidP="003515A0">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="48BB2F2E" w:rsidRPr="00754405">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D42F0A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-        </w:rPr>
-[...79 lines deleted...]
-        <w:r w:rsidR="006B4690" w:rsidRPr="006B4690">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is strongly recommended that supervisors inform their institution if they are considering applying to this competition. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="006B4690" w:rsidRPr="00D42F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Contact your institution’s</w:t>
         </w:r>
-        <w:r w:rsidR="00534BF8" w:rsidRPr="006B4690">
+        <w:r w:rsidR="00534BF8" w:rsidRPr="00D42F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> HEI Administrative Lead and Deans Network representatives</w:t>
         </w:r>
-        <w:r w:rsidR="006B4690" w:rsidRPr="006B4690">
+        <w:r w:rsidR="006B4690" w:rsidRPr="00D42F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00534BF8">
+      <w:r w:rsidR="00534BF8" w:rsidRPr="00D42F0A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="0FE7534A" w14:textId="77777777" w:rsidR="00242BA0" w:rsidRDefault="00242BA0" w:rsidP="00242BA0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="286D40FC" w14:textId="298CB04E" w:rsidR="00644AA0" w:rsidRPr="00475EF9" w:rsidRDefault="00480A96" w:rsidP="00644AA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475EF9">
         <w:rPr>
@@ -688,223 +642,201 @@
         <w:t>Please input your details below. The person submitting</w:t>
       </w:r>
       <w:r w:rsidR="00F2696F">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> the application </w:t>
       </w:r>
       <w:r w:rsidR="00EE06EA">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">should be the first supervisor. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2344"/>
         <w:gridCol w:w="7574"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B424F" w:rsidRPr="006368AF" w14:paraId="68A9FD41" w14:textId="77777777" w:rsidTr="4032C0B2">
+      <w:tr w:rsidR="003B424F" w:rsidRPr="006368AF" w14:paraId="68A9FD41" w14:textId="77777777" w:rsidTr="3D6149FB">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="097578E4" w14:textId="77777777" w:rsidR="003B424F" w:rsidRDefault="003B424F" w:rsidP="003B424F">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74F23300" w14:textId="1D148CBA" w:rsidR="003B424F" w:rsidRPr="003B424F" w:rsidRDefault="003B424F" w:rsidP="003B424F">
+          <w:p w14:paraId="74F23300" w14:textId="1D148CBA" w:rsidR="003B424F" w:rsidRPr="00AE3F1A" w:rsidRDefault="54B564E0" w:rsidP="3D6149FB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:i/>
+                <w:rFonts w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE3F1A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="24"/>
-[...19 lines deleted...]
-              <w:t>title</w:t>
+              </w:rPr>
+              <w:t>Please include title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A9B7E84" w14:textId="2455B63B" w:rsidR="003B424F" w:rsidRPr="006368AF" w:rsidRDefault="003B424F" w:rsidP="005F04E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A364B" w:rsidRPr="006368AF" w14:paraId="299B4E19" w14:textId="77777777" w:rsidTr="4032C0B2">
+      <w:tr w:rsidR="008A364B" w:rsidRPr="006368AF" w14:paraId="299B4E19" w14:textId="77777777" w:rsidTr="3D6149FB">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="274E7765" w14:textId="2FEB768D" w:rsidR="008A364B" w:rsidRPr="006368AF" w:rsidRDefault="008A364B" w:rsidP="001D0D9B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08471272" w14:textId="70244CCE" w:rsidR="008A364B" w:rsidRDefault="008A364B" w:rsidP="49F0030F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480A96" w:rsidRPr="006368AF" w14:paraId="3844D65E" w14:textId="77777777" w:rsidTr="4032C0B2">
+      <w:tr w:rsidR="00480A96" w:rsidRPr="006368AF" w14:paraId="3844D65E" w14:textId="77777777" w:rsidTr="3D6149FB">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5C6591FC" w14:textId="5111BAA0" w:rsidR="00480A96" w:rsidRPr="006368AF" w:rsidRDefault="00480A96" w:rsidP="38BDB0CF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="38BDB0CF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>HEI</w:t>
             </w:r>
             <w:r w:rsidR="002C0C58" w:rsidRPr="38BDB0CF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9E558D" w14:textId="1E24BA80" w:rsidR="00480A96" w:rsidRPr="006368AF" w:rsidRDefault="002B2F48" w:rsidP="002D6C5E">
+          <w:p w14:paraId="3F9E558D" w14:textId="1E24BA80" w:rsidR="00480A96" w:rsidRPr="006368AF" w:rsidRDefault="007B76FF" w:rsidP="002D6C5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Click here to select your HEI"/>
                 <w:tag w:val="Click here to select your HEI"/>
                 <w:id w:val="72864977"/>
                 <w:placeholder>
                   <w:docPart w:val="8DF35E017B69434C8EA3695481114036"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
                   <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
                   <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
@@ -912,91 +844,91 @@
                   <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
                   <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
                   <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
                   <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
                   <w:listItem w:displayText="University of Highlands &amp; Islands" w:value="University of Highlands &amp; Islands"/>
                   <w:listItem w:displayText="Scotland's Rural College (SRUC)" w:value="Scotland's Rural College (SRUC)"/>
                   <w:listItem w:displayText="University of St. Andrews" w:value="University of St. Andrews"/>
                   <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
                   <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
                   <w:listItem w:displayText="University West of Scotland" w:value="University West of Scotland"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00290367" w:rsidRPr="0012398C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4984" w:rsidRPr="006368AF" w14:paraId="7E37DF38" w14:textId="77777777" w:rsidTr="4032C0B2">
+      <w:tr w:rsidR="006B4984" w:rsidRPr="006368AF" w14:paraId="7E37DF38" w14:textId="77777777" w:rsidTr="3D6149FB">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="36CADE2B" w14:textId="77777777" w:rsidR="006B4984" w:rsidRDefault="006B4984" w:rsidP="38BDB0CF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Challenge-Led Pathway: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2649AE97" w14:textId="78BE8893" w:rsidR="006B4984" w:rsidRPr="006B4984" w:rsidRDefault="77B38C66" w:rsidP="5554063A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4032C0B2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">For more on the challenges, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14">
+            <w:hyperlink r:id="rId15">
               <w:r w:rsidR="5D4DE821" w:rsidRPr="4032C0B2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                 </w:rPr>
                 <w:t>visit here</w:t>
               </w:r>
               <w:r w:rsidRPr="4032C0B2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formtext"/>
               <w:rFonts w:cstheme="minorBidi"/>
             </w:rPr>
             <w:alias w:val="Click here to select Challenge-Led Pathway"/>
             <w:tag w:val="Click here to select Challenge-Led Pathway"/>
@@ -1027,528 +959,585 @@
                 <w:tcW w:w="7574" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="73BB945E" w14:textId="6BB6DD93" w:rsidR="006B4984" w:rsidRDefault="006B4984" w:rsidP="006B4984">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="formtext"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="formtext"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to select Challenge-Led Pathway</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F591E65" w14:textId="77777777" w:rsidR="006B4984" w:rsidRDefault="006B4984" w:rsidP="57719248">
-[...70 lines deleted...]
-    <w:p w14:paraId="41209E52" w14:textId="77777777" w:rsidR="00D318F9" w:rsidRPr="009B4FB6" w:rsidRDefault="00D318F9" w:rsidP="00D318F9">
+    <w:p w14:paraId="1A5D0C7E" w14:textId="77777777" w:rsidR="009B0D43" w:rsidRDefault="009B0D43" w:rsidP="00D318F9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009B4FB6">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41209E52" w14:textId="447D6A1F" w:rsidR="00D318F9" w:rsidRPr="00263CDC" w:rsidRDefault="00D318F9" w:rsidP="00D318F9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>To be eligible to be first supervisor in any SGSSS competition, supervisors will    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6687C2" w14:textId="77777777" w:rsidR="00D318F9" w:rsidRPr="009B4FB6" w:rsidRDefault="00D318F9" w:rsidP="00D318F9">
+    <w:p w14:paraId="1B6687C2" w14:textId="3955AE69" w:rsidR="00D318F9" w:rsidRPr="00263CDC" w:rsidRDefault="00D318F9" w:rsidP="3D6149FB">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B4FB6">
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Meet any institutional requirements of first supervisors that are not covered below. Contact your </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="009B4FB6">
+        <w:t xml:space="preserve">Meet any institutional requirements of first supervisors that are not covered below. Contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="3D6149FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:sz w:val="22"/>
+            <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>HEI Admin lead</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009B4FB6">
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t> for this information </w:t>
+        <w:t> for this information</w:t>
+      </w:r>
+      <w:r w:rsidR="5C354A2B" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4772DA65" w14:textId="77777777" w:rsidR="00D318F9" w:rsidRPr="009B4FB6" w:rsidRDefault="00D318F9" w:rsidP="00D318F9">
+    <w:p w14:paraId="4772DA65" w14:textId="2710C4CB" w:rsidR="00D318F9" w:rsidRPr="00263CDC" w:rsidRDefault="00D318F9" w:rsidP="3D6149FB">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B4FB6">
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Have undergone supervisor training within your institution within the last 5 years</w:t>
+        <w:t xml:space="preserve">Have undergone supervisor training within your institution within the last </w:t>
+      </w:r>
+      <w:r w:rsidR="4308909A" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>five</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years</w:t>
+      </w:r>
+      <w:r w:rsidR="1CD98F62" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C312205" w14:textId="77777777" w:rsidR="00D318F9" w:rsidRPr="009B4FB6" w:rsidRDefault="00D318F9" w:rsidP="00D318F9">
+    <w:p w14:paraId="1C312205" w14:textId="46B57132" w:rsidR="00D318F9" w:rsidRPr="00263CDC" w:rsidRDefault="00D318F9" w:rsidP="3D6149FB">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B4FB6">
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hold </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B4FB6">
+        <w:t>Hold a research and teaching or research only contract expected to last for the duration of the proposed PhD project</w:t>
+      </w:r>
+      <w:r w:rsidR="1510AE31" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> and teaching or research only contract expected to last for the duration of the proposed PhD project</w:t>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F2DEAD" w14:textId="54F66D91" w:rsidR="00D318F9" w:rsidRPr="009B4FB6" w:rsidRDefault="00D318F9" w:rsidP="00D318F9">
+    <w:p w14:paraId="23F2DEAD" w14:textId="5417C313" w:rsidR="00D318F9" w:rsidRPr="00263CDC" w:rsidRDefault="00D318F9" w:rsidP="3D6149FB">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B4FB6">
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Work in a department/school/subject area that is administratively aligned to an eligible </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="001D62E5">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="3D6149FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:sz w:val="22"/>
+            <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>U</w:t>
         </w:r>
-        <w:r w:rsidR="005D1960" w:rsidRPr="001D62E5">
+        <w:r w:rsidR="005D1960" w:rsidRPr="3D6149FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:sz w:val="22"/>
+            <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>nit of Assessment (</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="005D1960" w:rsidRPr="001D62E5">
+        <w:r w:rsidR="005D1960" w:rsidRPr="3D6149FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:sz w:val="22"/>
+            <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>UoA</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="005D1960" w:rsidRPr="001D62E5">
+        <w:r w:rsidR="005D1960" w:rsidRPr="3D6149FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:sz w:val="22"/>
+            <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009B4FB6">
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for your Higher Education Institution </w:t>
+        <w:t xml:space="preserve"> for your Higher Education Institution</w:t>
+      </w:r>
+      <w:r w:rsidR="4B9EB3B6" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375569EA" w14:textId="77777777" w:rsidR="00D318F9" w:rsidRPr="009B4FB6" w:rsidRDefault="00D318F9" w:rsidP="00D318F9">
+    <w:p w14:paraId="375569EA" w14:textId="61DD892B" w:rsidR="00D318F9" w:rsidRPr="00263CDC" w:rsidRDefault="00D318F9" w:rsidP="3D6149FB">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B4FB6">
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Are a research active Social Scientist with output (papers and/or research funding) that is aligned to your unit of assessment  </w:t>
+        <w:t>Are a research active Social Scientist with output (</w:t>
+      </w:r>
+      <w:r w:rsidR="06BF4574" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e.g. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>papers and/or research funding) that is aligned to your unit of assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="36278E4C" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CD1265" w14:textId="77777777" w:rsidR="00D318F9" w:rsidRPr="009B4FB6" w:rsidRDefault="00D318F9" w:rsidP="00D318F9">
+    <w:p w14:paraId="62CD1265" w14:textId="77777777" w:rsidR="00D318F9" w:rsidRPr="00263CDC" w:rsidRDefault="00D318F9" w:rsidP="00D318F9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009B4FB6">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>In order to audit supervisor eligibility, as part of the application process, we ask all first supervisors to provide details of a paper or funded research project that adopts a social science perspective. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AA5B49" w14:textId="6DD8C97F" w:rsidR="001A0FF1" w:rsidRPr="009B4FB6" w:rsidRDefault="001A0FF1" w:rsidP="49F0030F">
+    <w:p w14:paraId="32CD1611" w14:textId="77777777" w:rsidR="00263CDC" w:rsidRDefault="00263CDC" w:rsidP="49F0030F">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B4FB6">
+    </w:p>
+    <w:p w14:paraId="73AA5B49" w14:textId="2FA6F335" w:rsidR="001A0FF1" w:rsidRPr="00263CDC" w:rsidRDefault="001A0FF1" w:rsidP="49F0030F">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For more on supervisor eligibility, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="009B4FB6">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00263CDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>visit our webpage.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009B4FB6">
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F19668C" w14:textId="77777777" w:rsidR="001A0FF1" w:rsidRDefault="001A0FF1" w:rsidP="49F0030F">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C8090BA" w14:textId="77777777" w:rsidR="003C3721" w:rsidRDefault="003C3721" w:rsidP="49F0030F">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2505C527" w14:textId="7C25F287" w:rsidR="00CB46CA" w:rsidRPr="00836DF5" w:rsidRDefault="2402C5CA" w:rsidP="0044BBB0">
+    <w:p w14:paraId="47F81EF5" w14:textId="77777777" w:rsidR="00D42F0A" w:rsidRDefault="00D42F0A" w:rsidP="49F0030F">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2505C527" w14:textId="495A60A2" w:rsidR="00CB46CA" w:rsidRPr="00836DF5" w:rsidRDefault="2402C5CA" w:rsidP="3D6149FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0044BBB0">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Proposed Degree</w:t>
       </w:r>
-      <w:r w:rsidR="12ED7E36" w:rsidRPr="0044BBB0">
+      <w:r w:rsidR="12ED7E36" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Master’s Programmes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0044BBB0">
+        <w:t xml:space="preserve"> and Masters Programmes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286AF1D7" w14:textId="77777777" w:rsidR="00CB46CA" w:rsidRPr="006368AF" w:rsidRDefault="00CB46CA" w:rsidP="005F04E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1593,672 +1582,610 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:rPr>
               <w:t>gree Programme:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27807A12" w14:textId="08175D7C" w:rsidR="00231F1C" w:rsidRPr="006368AF" w:rsidRDefault="00231F1C" w:rsidP="4F5A903F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4F5A903F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> PhD Sociology)</w:t>
+              <w:t>(e.g. PhD Sociology)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75D6945B" w14:textId="5E9483A4" w:rsidR="00882600" w:rsidRDefault="00882600" w:rsidP="005F04E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADBE943" w14:textId="776447DE" w:rsidR="009D5445" w:rsidRDefault="009D5445" w:rsidP="009D5445">
+    <w:p w14:paraId="6ADBE943" w14:textId="2B3A0C3B" w:rsidR="009D5445" w:rsidRDefault="009D5445" w:rsidP="3D6149FB">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Availability of ESRC approved Master</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0C93" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
-[...41 lines deleted...]
-        <w:t>nstitution</w:t>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Home Institution</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="153"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9918"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5445" w:rsidRPr="006368AF" w14:paraId="6A58EA6B" w14:textId="77777777" w:rsidTr="5554063A">
+      <w:tr w:rsidR="009D5445" w:rsidRPr="006368AF" w14:paraId="6A58EA6B" w14:textId="77777777" w:rsidTr="3D6149FB">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="581CF7BD" w14:textId="76AA68DE" w:rsidR="009D5445" w:rsidRPr="009D5445" w:rsidRDefault="628177F7" w:rsidP="5554063A">
+          <w:p w14:paraId="581CF7BD" w14:textId="6CF4040E" w:rsidR="009D5445" w:rsidRPr="009D5445" w:rsidRDefault="00C666A1" w:rsidP="3D6149FB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5554063A">
+            <w:r w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Please advise which </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18">
-              <w:r w:rsidRPr="5554063A">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="3D6149FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
-                <w:t>ESRC approved Master’s programme</w:t>
+                <w:t>ESRC approved Masters programme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="5554063A">
+            <w:r w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> will be undertaken in the event of the successful student applicant requiring a 1+3</w:t>
             </w:r>
-            <w:r w:rsidR="00820D37" w:rsidRPr="5554063A">
+            <w:r w:rsidR="00820D37" w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.5</w:t>
             </w:r>
-            <w:r w:rsidRPr="5554063A">
+            <w:r w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> award (ultimately decided by SGSSS)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="10FC2B4C" w:rsidRPr="3D6149FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">FTE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3D6149FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>award (ultimately decided by SGSSS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5445" w:rsidRPr="006368AF" w14:paraId="6A8E9DA9" w14:textId="77777777" w:rsidTr="5554063A">
+      <w:tr w:rsidR="009D5445" w:rsidRPr="006368AF" w14:paraId="6A8E9DA9" w14:textId="77777777" w:rsidTr="3D6149FB">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DE5F902" w14:textId="77777777" w:rsidR="009D5445" w:rsidRPr="006368AF" w:rsidRDefault="009D5445" w:rsidP="009D5445">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35F0AFF0" w14:textId="61F045AC" w:rsidR="00CB46CA" w:rsidRDefault="2402C5CA" w:rsidP="5554063A">
+    <w:p w14:paraId="35F0AFF0" w14:textId="684C7802" w:rsidR="00CB46CA" w:rsidRDefault="2402C5CA" w:rsidP="3D6149FB">
       <w:pPr>
         <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">If the successful </w:t>
       </w:r>
-      <w:r w:rsidR="04FBCC69" w:rsidRPr="5554063A">
+      <w:r w:rsidR="04FBCC69" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> requires a 1+3</w:t>
       </w:r>
-      <w:r w:rsidR="00820D37" w:rsidRPr="5554063A">
+      <w:r w:rsidR="00820D37" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
-[...5 lines deleted...]
-      <w:r w:rsidR="04FBCC69" w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6EF36D6E" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FTE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">award and the </w:t>
+      </w:r>
+      <w:r w:rsidR="04FBCC69" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>home</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="04FBCC69" w:rsidRPr="5554063A">
+      <w:r w:rsidR="04FBCC69" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="677A81AD" w:rsidRPr="5554063A">
+      <w:r w:rsidR="677A81AD" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">(first supervisor’s institution) </w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">does not </w:t>
       </w:r>
-      <w:r w:rsidR="677A81AD" w:rsidRPr="5554063A">
+      <w:r w:rsidR="677A81AD" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> an </w:t>
       </w:r>
-      <w:r w:rsidR="231F2666" w:rsidRPr="5554063A">
+      <w:r w:rsidR="231F2666" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ESRC approved </w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
-[...17 lines deleted...]
-      <w:r w:rsidR="04FBCC69" w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Masters</w:t>
+      </w:r>
+      <w:r w:rsidR="04FBCC69" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> programme</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> associated with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00971F0E" w:rsidRPr="00E62B0B">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidR="00971F0E" w:rsidRPr="3D6149FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Unit of Assessment</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="04FBCC69" w:rsidRPr="5554063A">
+      <w:r w:rsidR="04FBCC69" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>under which this application is made</w:t>
       </w:r>
-      <w:r w:rsidR="04FBCC69" w:rsidRPr="5554063A">
+      <w:r w:rsidR="04FBCC69" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="677A81AD" w:rsidRPr="5554063A">
+      <w:r w:rsidR="677A81AD" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>the student will need to attend an SGSSS partner institution where the required training is available.</w:t>
       </w:r>
-      <w:r w:rsidR="58249597" w:rsidRPr="5554063A">
+      <w:r w:rsidR="58249597" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>f this pertains t</w:t>
       </w:r>
-      <w:r w:rsidR="04FBCC69" w:rsidRPr="5554063A">
+      <w:r w:rsidR="04FBCC69" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">o this application, supervisors </w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>are required to upload a</w:t>
       </w:r>
-      <w:r w:rsidR="04FBCC69" w:rsidRPr="5554063A">
+      <w:r w:rsidR="04FBCC69" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidR="04FBCC69" w:rsidRPr="5554063A">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="04FBCC69" w:rsidRPr="3D6149FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Masters</w:t>
         </w:r>
-        <w:r w:rsidRPr="5554063A">
+        <w:r w:rsidRPr="3D6149FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> Arrangement Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="04FBCC69" w:rsidRPr="5554063A">
+      <w:r w:rsidR="04FBCC69" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>signed off</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidRPr="5554063A">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="3D6149FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>SGSSS Deans Group Representative</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the</w:t>
       </w:r>
-      <w:r w:rsidR="58249597" w:rsidRPr="5554063A">
+      <w:r w:rsidR="58249597" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="231F2666" w:rsidRPr="5554063A">
+      <w:r w:rsidR="231F2666" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>proposed</w:t>
       </w:r>
-      <w:r w:rsidR="72CED516" w:rsidRPr="5554063A">
+      <w:r w:rsidR="72CED516" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>institution</w:t>
       </w:r>
-      <w:r w:rsidR="58249597" w:rsidRPr="5554063A">
+      <w:r w:rsidR="58249597" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>, i.e. where</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Master</w:t>
       </w:r>
-      <w:r w:rsidR="04FBCC69" w:rsidRPr="5554063A">
+      <w:r w:rsidR="04FBCC69" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>s programme will be undertaken, conﬁrm</w:t>
       </w:r>
-      <w:r w:rsidR="04FBCC69" w:rsidRPr="5554063A">
+      <w:r w:rsidR="04FBCC69" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> they </w:t>
       </w:r>
-      <w:r w:rsidR="4D4D6616" w:rsidRPr="5554063A">
+      <w:r w:rsidR="4D4D6616" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">are happy to accommodate the student and </w:t>
       </w:r>
-      <w:r w:rsidR="58249597" w:rsidRPr="5554063A">
+      <w:r w:rsidR="58249597" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">accept the fee payable, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidR="58249597" w:rsidRPr="5554063A">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="58249597" w:rsidRPr="3D6149FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">as </w:t>
         </w:r>
-        <w:r w:rsidRPr="5554063A">
+        <w:r w:rsidRPr="3D6149FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>agr</w:t>
         </w:r>
-        <w:r w:rsidR="73BAFF7B" w:rsidRPr="5554063A">
+        <w:r w:rsidR="73BAFF7B" w:rsidRPr="3D6149FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>eed by UKRI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5554063A">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49867921" w14:textId="2BA1928C" w:rsidR="00290367" w:rsidRDefault="00290367" w:rsidP="1F20FBAF">
+    <w:p w14:paraId="49867921" w14:textId="2BA1928C" w:rsidR="00290367" w:rsidRDefault="00290367" w:rsidP="3D6149FB">
       <w:pPr>
         <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note that students commencing an SGSSS funded PhD from October 2025 onward who need to undertake a Master’s </w:t>
-[...29 lines deleted...]
-      <w:r>
+        <w:t>Please note that students commencing an SGSSS funded PhD from October 2025 onward who need to undertake a Master’s programme will be expected to do so at their home institution.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707FBC4E" w14:textId="77777777" w:rsidR="00290367" w:rsidRPr="006368AF" w:rsidRDefault="00290367" w:rsidP="1F20FBAF">
       <w:pPr>
         <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D9A57F6" w14:textId="50D00DD3" w:rsidR="00CB46CA" w:rsidRPr="00731FFE" w:rsidRDefault="00CB46CA" w:rsidP="00CB46CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="13"/>
         <w:ind w:right="38"/>
         <w:rPr>
@@ -2599,51 +2526,51 @@
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5554063A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Please input the collaborative partner’s details below for your research project.</w:t>
       </w:r>
       <w:r w:rsidR="73BAFF7B" w:rsidRPr="5554063A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please </w:t>
       </w:r>
       <w:r w:rsidR="73BAFF7B" w:rsidRPr="5554063A">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidR="73BAFF7B" w:rsidRPr="5554063A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>competition guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="2709A74E" w:rsidRPr="5554063A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2709A74E" w:rsidRPr="5554063A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">for details. </w:t>
@@ -3459,51 +3386,71 @@
             <w:r w:rsidRPr="00FE4A5B">
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidR="001219D1" w:rsidRPr="00FE4A5B">
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Your institution may require you to seek approval from your HEIs Dean of </w:t>
             </w:r>
             <w:r w:rsidR="00FE4A5B" w:rsidRPr="00FE4A5B">
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graduate Studies representative. Prior to discussing this type of funding arrangement with your prospective collaborative partner, check with your Dean on the arrangement. </w:t>
+              <w:t xml:space="preserve">Graduate Studies representative. Prior to discussing this type of funding arrangement with your prospective collaborative partner, check with your </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00FE4A5B" w:rsidRPr="00FE4A5B">
+              <w:rPr>
+                <w:rStyle w:val="formtext"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dean</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FE4A5B" w:rsidRPr="00FE4A5B">
+              <w:rPr>
+                <w:rStyle w:val="formtext"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the arrangement. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C33789" w:rsidRPr="006368AF" w14:paraId="444A8E9B" w14:textId="77777777" w:rsidTr="62143AE7">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3A46AC3E" w14:textId="7071AD2E" w:rsidR="00C33789" w:rsidRPr="006368AF" w:rsidRDefault="1CBBC207" w:rsidP="002C0C93">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62143AE7">
@@ -3688,83 +3635,67 @@
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D84E48E" w14:textId="1ADBAC62" w:rsidR="00836DF5" w:rsidRDefault="00836DF5" w:rsidP="00836DF5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="0" w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">As part of your </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">As part of your application you will be asked to upload confirmation </w:t>
+      </w:r>
+      <w:r w:rsidR="00155C70">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>application</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">(email or letter) </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you will be asked to upload confirmation </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">from your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="001650BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>SGSSS Deans Group Representative</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirming that your institution will cover the required share of costs associated with this studentship (if successful), as per your selection above. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F49C63" w14:textId="1FD6E9ED" w:rsidR="00836DF5" w:rsidRDefault="00836DF5" w:rsidP="1202CCF4">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
           <w:sz w:val="28"/>
@@ -3928,51 +3859,51 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5554063A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">SGSSS </w:t>
       </w:r>
       <w:r w:rsidR="15979409" w:rsidRPr="5554063A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidRPr="5554063A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">a standard </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="5554063A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
         <w:r w:rsidR="33747310" w:rsidRPr="5554063A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>ollab</w:t>
         </w:r>
         <w:r w:rsidRPr="5554063A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>orative A</w:t>
         </w:r>
         <w:r w:rsidR="33747310" w:rsidRPr="5554063A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
@@ -4563,51 +4494,50 @@
     </w:p>
     <w:p w14:paraId="18189906" w14:textId="6D443C8A" w:rsidR="004F2AD2" w:rsidRPr="001650BC" w:rsidRDefault="4B424823" w:rsidP="0044BBB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044BBB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Project Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="7796"/>
       </w:tblGrid>
       <w:tr w:rsidR="00231F1C" w:rsidRPr="006368AF" w14:paraId="128E0FD1" w14:textId="77777777" w:rsidTr="00C42AF1">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6626E399" w14:textId="77C24888" w:rsidR="00231F1C" w:rsidRPr="006368AF" w:rsidRDefault="00231F1C" w:rsidP="001D0D9B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
@@ -5215,125 +5145,124 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B4984" w:rsidRPr="006B4984" w14:paraId="073C6F48" w14:textId="77777777" w:rsidTr="006B4984">
+      <w:tr w:rsidR="006B4984" w:rsidRPr="006B4984" w14:paraId="073C6F48" w14:textId="77777777" w:rsidTr="3D6149FB">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28E324CA" w14:textId="77777777" w:rsidR="006B4984" w:rsidRPr="006B4984" w:rsidRDefault="006B4984" w:rsidP="006B4984">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4984">
+            <w:r w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Impact summary</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B4984">
+            <w:r w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D072C54" w14:textId="5BD1F928" w:rsidR="006B4984" w:rsidRPr="006B4984" w:rsidRDefault="006B4984" w:rsidP="006B4984">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4984">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide an impact summary of 250 words or less, incorporating why this proposal is of societal and/or disciplinary value. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4984" w:rsidRPr="006B4984" w14:paraId="0BE3F110" w14:textId="77777777" w:rsidTr="006B4984">
+      <w:tr w:rsidR="006B4984" w:rsidRPr="006B4984" w14:paraId="0BE3F110" w14:textId="77777777" w:rsidTr="3D6149FB">
         <w:trPr>
           <w:trHeight w:val="4290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3485CBB0" w14:textId="77777777" w:rsidR="006B4984" w:rsidRPr="006B4984" w:rsidRDefault="006B4984" w:rsidP="006B4984">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5398,164 +5327,236 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2B13FB" w14:textId="496F8A87" w:rsidR="00AD2EDB" w:rsidRPr="006368AF" w:rsidRDefault="7F591B35" w:rsidP="5554063A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5554063A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Please consult the</w:t>
       </w:r>
       <w:r w:rsidR="6705E87C" w:rsidRPr="5554063A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidR="6705E87C" w:rsidRPr="5554063A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>competition</w:t>
         </w:r>
         <w:r w:rsidR="16EF44F8" w:rsidRPr="5554063A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="5554063A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6705E87C" w:rsidRPr="5554063A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> before completing the below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320AAF79" w14:textId="5A214C9B" w:rsidR="00AD2EDB" w:rsidRPr="00352E4B" w:rsidRDefault="6865C723" w:rsidP="49F0030F">
+    <w:p w14:paraId="320AAF79" w14:textId="318C0407" w:rsidR="00AD2EDB" w:rsidRPr="00352E4B" w:rsidRDefault="6865C723">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="20" w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="49F0030F">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>As of 2024 intake, all ESRC funded students will be expected to submit their PhD within the funded period – that is, th</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="47B839BC" w:rsidRPr="49F0030F">
+        <w:t xml:space="preserve">As of 2024 intake, all ESRC funded students </w:t>
+      </w:r>
+      <w:r w:rsidR="41CFFCE5" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>e ESRC will no longer recognise the thesis-pending or ‘writing-up’ ye</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="46B705D6" w:rsidRPr="49F0030F">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">ar.  To support student wellbeing and to ensure that our universities are not penalised for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="65AF9186" w:rsidRPr="49F0030F">
+        <w:t xml:space="preserve"> expected to submit their PhD within the funded period – that is, th</w:t>
+      </w:r>
+      <w:r w:rsidR="47B839BC" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>non-completion (the ESRC reserves the right to withhold awards from institutions which do not comply), it is vitally important that plans are feasible within the funded compon</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="03A6E951" w:rsidRPr="49F0030F">
+        <w:t xml:space="preserve">e ESRC </w:t>
+      </w:r>
+      <w:r w:rsidR="30AA1A14" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t>does not</w:t>
+      </w:r>
+      <w:r w:rsidR="47B839BC" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recognise </w:t>
+      </w:r>
+      <w:r w:rsidR="31C080E6" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="47B839BC" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>thesis-pending or ‘writing-up’ ye</w:t>
+      </w:r>
+      <w:r w:rsidR="46B705D6" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar.  To support student wellbeing and to ensure that our universities are not penalised for </w:t>
+      </w:r>
+      <w:r w:rsidR="65AF9186" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>non-completion (the ESRC reserves the right to withhold awards from institutions which do not comply), it is vitally important that plans are feasible within the funded compon</w:t>
+      </w:r>
+      <w:r w:rsidR="03A6E951" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>ent of the PhD). This will be scrutinised by assessors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368FEB2D" w14:textId="5F2241BF" w:rsidR="2DCF0EF2" w:rsidRDefault="2DCF0EF2" w:rsidP="49F0030F">
+    <w:p w14:paraId="368FEB2D" w14:textId="2C565768" w:rsidR="2DCF0EF2" w:rsidRDefault="2DCF0EF2" w:rsidP="3D6149FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="20" w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="49F0030F">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>ESRC provide an additional 0.5 years but this is not for PhD research it comprises research in practice (+ training) and new skills that ESRC wish PhD students to be exposed to.</w:t>
+        <w:t xml:space="preserve">ESRC provide an additional 0.5 years </w:t>
+      </w:r>
+      <w:r w:rsidR="51E414E7" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FTE funding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>but this is not for PhD research it comprises research in practice (+ training) and new skills that ESRC wish PhD students to be exposed to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385E74EC" w14:textId="1202333C" w:rsidR="00AD2EDB" w:rsidRPr="00352E4B" w:rsidRDefault="00AD2EDB" w:rsidP="1F20FBAF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="20" w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BAA76AC" w14:textId="0A04BEEE" w:rsidR="00AD2EDB" w:rsidRPr="00352E4B" w:rsidRDefault="00AD2EDB" w:rsidP="1F20FBAF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="20" w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F20FBAF">
@@ -5984,96 +5985,77 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to Intellectual Property Rights</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1961D1" w14:textId="5A93A292" w:rsidR="00AD2EDB" w:rsidRPr="006368AF" w:rsidRDefault="00AD2EDB" w:rsidP="00731FFE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:right="38"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006368AF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supervision and ﬁt with project and proposed training arrangements (please make reference to experience of supervisors including in relation to successful collaborative research, combination of supervisory skills, research environment </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> how the research ﬁts within the HEI and School, and how </w:t>
+        <w:t xml:space="preserve">Supervision and ﬁt with project and proposed training arrangements (please make reference to experience of supervisors including in relation to successful collaborative research, combination of supervisory skills, research environment e.g. how the research ﬁts within the HEI and School, and how </w:t>
       </w:r>
       <w:r w:rsidR="008333E7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the training needs will be met)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECA5FED" w14:textId="21AFDAEE" w:rsidR="00AD2EDB" w:rsidRDefault="00AD2EDB" w:rsidP="00697A38">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="53" w:after="120"/>
         <w:ind w:right="-3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="675C552A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="1824351E" w:rsidRPr="675C552A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="675C552A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t>ote</w:t>
       </w:r>
       <w:r w:rsidR="005F0B0B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t>: When</w:t>
       </w:r>
       <w:r w:rsidRPr="675C552A">
         <w:rPr>
@@ -6191,51 +6173,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0A0C3929" w14:textId="623772DE" w:rsidR="004B59E4" w:rsidRDefault="00244AE5" w:rsidP="00731FFE">
       <w:pPr>
         <w:spacing w:before="360" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001650BC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Risk Assessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB17FED" w14:textId="5773FB5D" w:rsidR="00352E4B" w:rsidRPr="00352E4B" w:rsidRDefault="001C0710" w:rsidP="00BB5B3F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please indicate the aspects of your proposal that may be at risk of non-implementation. Indicate the likelihood of such risks and the approaches that you will take to manage such risks in order to ensure that timely completion of your studentship </w:t>
       </w:r>
       <w:r w:rsidR="55B63619" w:rsidRPr="577CCC06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">within the funded period </w:t>
       </w:r>
       <w:r>
         <w:t>is not compromised (250 words max).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -6328,83 +6309,82 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044BBB0">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Supervisory Experience and T</w:t>
       </w:r>
       <w:r w:rsidR="3F8E41B7" w:rsidRPr="0044BBB0">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>raining</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C494E1" w14:textId="761EBC5C" w:rsidR="009A4EDB" w:rsidRPr="00254B78" w:rsidRDefault="009A4EDB" w:rsidP="009A4EDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The ESRC will audit SGSSS to check that all first supervisors are research active social scientists within a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00E62B0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Unit of Assessment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for which an institution has eligibility. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9076D8" w14:textId="21FB4B75" w:rsidR="009A4EDB" w:rsidRPr="00254B78" w:rsidRDefault="009A4EDB" w:rsidP="009A4EDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
@@ -6428,134 +6408,134 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>eligibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> questions (see </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Apply, and our webpage, for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00476102">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>full list of questions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>) allow us to determine eligibility and SGSSS will audit the information provided carefully. We will remove an application if criteria are not met. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702C2704" w14:textId="77777777" w:rsidR="009A4EDB" w:rsidRPr="00254B78" w:rsidRDefault="009A4EDB" w:rsidP="009A4EDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Note a second supervisor need not meet our full criteria assuming the first supervisor does. Second supervisors may work within any of the SGSSS 16 partner HEIs. You can find full information about our partner universities online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00254B78">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="231F20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61607801" w14:textId="77777777" w:rsidR="00667E2E" w:rsidRDefault="00667E2E" w:rsidP="009A4EDB">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please respond to those questions here. For any questions </w:t>
       </w:r>
       <w:r w:rsidR="009A4EDB" w:rsidRPr="009A4EDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="009A4EDB" w:rsidRPr="009A4EDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>team@sgsss.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B9E2762" w14:textId="1A18A6F4" w:rsidR="003C5923" w:rsidRPr="003B14C9" w:rsidRDefault="009A4EDB" w:rsidP="00F2100C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A4EDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
@@ -6617,64 +6597,64 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I acknowledge I meet any institutional requirements of first supervisors that may not be covered in the other questions. If I am unsure of what they may be, I acknowledge I will contact my HEI Admin Lead for this information.</w:t>
       </w:r>
       <w:r w:rsidR="003C5923" w:rsidRPr="003C5923">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C00381" w14:textId="77777777" w:rsidR="003C5923" w:rsidRDefault="003C5923" w:rsidP="00F2100C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76524749" w14:textId="5F859D31" w:rsidR="009811CA" w:rsidRPr="006A58D7" w:rsidRDefault="00E879D3" w:rsidP="005F04E2">
+    <w:p w14:paraId="76524749" w14:textId="5F859D31" w:rsidR="009811CA" w:rsidRPr="006A58D7" w:rsidRDefault="00E879D3" w:rsidP="0601AD7E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A58D7">
+      <w:r w:rsidRPr="0601AD7E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I have undergone supervisor training within my institution within the last 5 years</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208E3C0A" w14:textId="78A86B48" w:rsidR="00E879D3" w:rsidRDefault="00E879D3" w:rsidP="005F04E2">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
@@ -7144,51 +7124,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">please see full list of eligible </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009B457C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>UoAs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009B457C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> for your HEI </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidR="009B457C" w:rsidRPr="009B457C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="57719248">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formtext"/>
               <w:rFonts w:cstheme="minorBidi"/>
@@ -7247,218 +7227,349 @@
                 </w:pPr>
                 <w:r w:rsidRPr="005F4793">
                   <w:rPr>
                     <w:rStyle w:val="formtext"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to select REF Unit of Assessment</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01D659E0" w14:textId="77777777" w:rsidR="00ED198F" w:rsidRDefault="00ED198F" w:rsidP="005F04E2">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="026433F0" w14:textId="7EB38E3A" w:rsidR="0040068C" w:rsidRPr="0040068C" w:rsidRDefault="0040068C" w:rsidP="0040068C">
+    <w:p w14:paraId="026433F0" w14:textId="11333285" w:rsidR="0040068C" w:rsidRPr="0040068C" w:rsidRDefault="0040068C" w:rsidP="3D6149FB">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0040068C">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Have you ever served as PI of a research project funded by ESRC, Nuffield or another funder of Social Science research? Please indicate the agency below and the title of the </w:t>
       </w:r>
-      <w:r w:rsidR="006A58D7" w:rsidRPr="006A58D7">
+      <w:r w:rsidR="006A58D7" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">project </w:t>
       </w:r>
-      <w:r w:rsidRPr="0040068C">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>or indicate N/A if non-applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="696AAC6E" w:rsidRPr="3D6149FB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE4535D" w14:textId="77777777" w:rsidR="00244EDD" w:rsidRDefault="00244EDD" w:rsidP="005F04E2">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9742"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A58D7" w14:paraId="3D0ABC65" w14:textId="77777777" w:rsidTr="006A58D7">
         <w:trPr>
           <w:trHeight w:val="1762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9742" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23B049C4" w14:textId="77777777" w:rsidR="006A58D7" w:rsidRDefault="006A58D7" w:rsidP="005F04E2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25C9413B" w14:textId="77777777" w:rsidR="00244EDD" w:rsidRDefault="00244EDD" w:rsidP="005F04E2">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A8F5795" w14:textId="07C7A0FF" w:rsidR="006A58D7" w:rsidRDefault="00F83EE3" w:rsidP="006A58D7">
+    <w:p w14:paraId="6A8F5795" w14:textId="3BE9BA0B" w:rsidR="006A58D7" w:rsidRDefault="00F83EE3" w:rsidP="3D6149FB">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F83EE3">
+      <w:r w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Give the reference for one paper where you are a first or co-author, that involves social science research and is aligned in a disciplinary sense to your selected </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F83EE3">
+        <w:t>Give the reference for one paper where you are a first or co-author, that involves social science research and is aligned in a disciplinary sense to your selected UoA</w:t>
+      </w:r>
+      <w:r w:rsidR="25124343" w:rsidRPr="3D6149FB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>UoA</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="67F7EE67" w14:textId="77777777" w:rsidR="00F83EE3" w:rsidRDefault="00F83EE3" w:rsidP="006A58D7">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9742"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A58D7" w14:paraId="17EBF291" w14:textId="77777777" w:rsidTr="00A30E0C">
         <w:trPr>
           <w:trHeight w:val="1762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9742" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="181FD2F0" w14:textId="77777777" w:rsidR="006A58D7" w:rsidRDefault="006A58D7" w:rsidP="00A30E0C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51C5730D" w14:textId="77777777" w:rsidR="006A58D7" w:rsidRDefault="006A58D7" w:rsidP="006A58D7">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F15BAF2" w14:textId="5BB52270" w:rsidR="0601AD7E" w:rsidRDefault="5F0705A8" w:rsidP="55C89D2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="55C89D2E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please confirm: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="55C89D2E">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E51D93C" w14:textId="15DCBFD3" w:rsidR="0601AD7E" w:rsidRDefault="5F0705A8" w:rsidP="55C89D2E">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="55C89D2E">
+        <w:rPr>
+          <w:rStyle w:val="contentcontrolboundarysink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>​​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55C89D2E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55C89D2E">
+        <w:rPr>
+          <w:rStyle w:val="contentcontrolboundarysink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55C89D2E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="55C89D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Confirm one member of the supervisory team has supervised two PhD students to completion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB033A1" w14:textId="7D6CA832" w:rsidR="0601AD7E" w:rsidRDefault="5F0705A8" w:rsidP="55C89D2E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="55C89D2E">
+        <w:rPr>
+          <w:rStyle w:val="contentcontrolboundarysink"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>​​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55C89D2E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55C89D2E">
+        <w:rPr>
+          <w:rStyle w:val="contentcontrolboundarysink"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55C89D2E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="55C89D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Confirm there are two supervisors based at the host Higher Educational Institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9BF915" w14:textId="7F76FE3D" w:rsidR="0601AD7E" w:rsidRDefault="0601AD7E" w:rsidP="0601AD7E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DFECADD" w14:textId="5033B86F" w:rsidR="008C6E11" w:rsidRDefault="008C6E11" w:rsidP="001D0D9B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7225A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Supervisor Details</w:t>
       </w:r>
     </w:p>
@@ -7600,51 +7711,51 @@
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="7B1EC196" w14:textId="77777777" w:rsidR="00D7225A" w:rsidRPr="006368AF" w:rsidRDefault="00D7225A" w:rsidP="005F04E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65F59153" w14:textId="05393862" w:rsidR="00D7225A" w:rsidRPr="006368AF" w:rsidRDefault="002B2F48" w:rsidP="005F04E2">
+          <w:p w14:paraId="65F59153" w14:textId="05393862" w:rsidR="00D7225A" w:rsidRPr="006368AF" w:rsidRDefault="007B76FF" w:rsidP="005F04E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Click here to select your HEI"/>
                 <w:tag w:val="Click here to select your HEI"/>
                 <w:id w:val="-1174184124"/>
                 <w:placeholder>
                   <w:docPart w:val="390997AE462C42D5A1EC17ECB8DB66CD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
                   <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
                   <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
@@ -8341,51 +8452,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HEI</w:t>
             </w:r>
             <w:r w:rsidR="008C6E11" w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0398C22B" w14:textId="291908E2" w:rsidR="008C6E11" w:rsidRPr="006368AF" w:rsidRDefault="002B2F48" w:rsidP="005F04E2">
+          <w:p w14:paraId="0398C22B" w14:textId="291908E2" w:rsidR="008C6E11" w:rsidRPr="006368AF" w:rsidRDefault="007B76FF" w:rsidP="005F04E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Click here to select your HEI"/>
                 <w:tag w:val="Click here to select your HEI"/>
                 <w:id w:val="302206275"/>
                 <w:placeholder>
                   <w:docPart w:val="DDB871A6231C473DB442FC1D6C6886B7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
                   <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
                   <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
@@ -8895,51 +9006,50 @@
         <w:spacing w:before="120" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F12CC3" w14:textId="3F400F7F" w:rsidR="00B87F0B" w:rsidRPr="00D7225A" w:rsidRDefault="00B87F0B" w:rsidP="001D0D9B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Third</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7225A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Supervisor Details</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -9080,93 +9190,94 @@
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="787EC86D" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32DC02E5" w14:textId="4D5886A8" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00DF335D" w:rsidP="006729E9">
+          <w:p w14:paraId="32DC02E5" w14:textId="4D5886A8" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="007B76FF" w:rsidP="006729E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Click here to select your HEI"/>
                 <w:tag w:val="Click here to select your HEI"/>
                 <w:id w:val="-1276551392"/>
                 <w:placeholder>
                   <w:docPart w:val="A2D0ED71A87E4342931B5C513C5111F7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
                   <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
                   <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
                   <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
                   <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
                   <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
                   <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
                   <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
                   <w:listItem w:displayText="University of Highlands &amp; Islands" w:value="University of Highlands &amp; Islands"/>
                   <w:listItem w:displayText="Scotland's Rural College (SRUC)" w:value="Scotland's Rural College (SRUC)"/>
                   <w:listItem w:displayText="Queen Margaret University" w:value="Queen Margaret University"/>
                   <w:listItem w:displayText="Robert Gordon University" w:value="Robert Gordon University"/>
                   <w:listItem w:displayText="University of St. Andrews" w:value="University of St. Andrews"/>
                   <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
                   <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
                   <w:listItem w:displayText="University West of Scotland" w:value="University West of Scotland"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="0012398C">
+                <w:r w:rsidR="00DF335D" w:rsidRPr="0012398C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="4731835B" w14:textId="77777777" w:rsidTr="6623E9B3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4D441048" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -9631,51 +9742,50 @@
         <w:spacing w:before="120" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D17FDC" w14:textId="3AB03732" w:rsidR="00B87F0B" w:rsidRPr="00D7225A" w:rsidRDefault="00B87F0B" w:rsidP="001D0D9B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fourth</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7225A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Supervisor Details</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -9816,93 +9926,94 @@
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="5886215B" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBA751B" w14:textId="42E14BCB" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00DF335D" w:rsidP="006729E9">
+          <w:p w14:paraId="2CBA751B" w14:textId="42E14BCB" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="007B76FF" w:rsidP="006729E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Click here to select your HEI"/>
                 <w:tag w:val="Click here to select your HEI"/>
                 <w:id w:val="1441176492"/>
                 <w:placeholder>
                   <w:docPart w:val="63644EE1B6614962B62BF5C03026C5EE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
                   <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
                   <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
                   <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
                   <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
                   <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
                   <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
                   <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
                   <w:listItem w:displayText="University of Highlands &amp; Islands" w:value="University of Highlands &amp; Islands"/>
                   <w:listItem w:displayText="Scotland's Rural College (SRUC)" w:value="Scotland's Rural College (SRUC)"/>
                   <w:listItem w:displayText="Queen Margaret University" w:value="Queen Margaret University"/>
                   <w:listItem w:displayText="Robert Gordon University" w:value="Robert Gordon University"/>
                   <w:listItem w:displayText="University of St. Andrews" w:value="University of St. Andrews"/>
                   <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
                   <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
                   <w:listItem w:displayText="University West of Scotland" w:value="University West of Scotland"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="0012398C">
+                <w:r w:rsidR="00DF335D" w:rsidRPr="0012398C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="432785DB" w14:textId="77777777" w:rsidTr="6623E9B3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="528B401D" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -10381,51 +10492,50 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C83120A" w14:textId="2DD28EC5" w:rsidR="00A91C0E" w:rsidRPr="00D7225A" w:rsidRDefault="00A91C0E" w:rsidP="00A91C0E">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Supervisory Team as a Whole</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="143"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A91C0E" w14:paraId="1ECF7819" w14:textId="77777777" w:rsidTr="57719248">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10637,108 +10747,108 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Development Needs Analysis</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="143"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B4984" w14:paraId="7D428823" w14:textId="77777777" w:rsidTr="003E4CBE">
+      <w:tr w:rsidR="006B4984" w14:paraId="7D428823" w14:textId="77777777" w:rsidTr="3D6149FB">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB7EE6B" w14:textId="04D8169B" w:rsidR="006B4984" w:rsidRPr="00A91C0E" w:rsidRDefault="006B4984" w:rsidP="006B4984">
+          <w:p w14:paraId="7AB7EE6B" w14:textId="70F777A0" w:rsidR="006B4984" w:rsidRPr="00A91C0E" w:rsidRDefault="006B4984" w:rsidP="3D6149FB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4984">
+            <w:r w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>Summarise your initial assessment of the student development needs associated with this project</w:t>
             </w:r>
-            <w:r w:rsidR="003B14C9">
+            <w:r w:rsidR="003B14C9" w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006B4984">
+            <w:r w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
-              <w:t>and how you will plan to meet these (drawing on potential inputs from the host institution as well as those provided by SGSSS and broader networks including your collaborative partner). Development needs refer to skills/knowledge etc that will support completion of the PhD programme as well as supporting broader career trajectories. These might include methods, disciplinary knowledge, or broader career skills /exposure like working with policy makers.  In addition, please summarise the development needs of the supervisory team (new and experienced supervisors). Development needs might include supervision specific knowledge/skills, methodological or theoretical advances that will help with supervising this specific proposal or network development and other impact skills.</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>and how you will plan to meet these (drawing on potential inputs from the host institution as well as those provided by SGSSS and broader networks including your collaborative partner). Development needs refer to skills/knowledge etc that will support completion of the PhD programme as well as supporting broader career trajectories. These might include methods, disciplinary knowledge, or broader career skills /exposure like working with policy makers.  In addition, please summarise the development needs of the supervisory team (new and experienced supervisors). Development needs might include supervision specific knowledge/skills, methodological or theoretical advances that will help with supervising this specific proposal or network development and other impact skills. (250 words maximum</w:t>
+            </w:r>
+            <w:r w:rsidR="410612F5" w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (250 words maximum)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="57719248">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B4984" w14:paraId="60DF2AC0" w14:textId="77777777" w:rsidTr="003E4CBE">
+      <w:tr w:rsidR="006B4984" w14:paraId="60DF2AC0" w14:textId="77777777" w:rsidTr="3D6149FB">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C6D9DEC" w14:textId="77777777" w:rsidR="006B4984" w:rsidRDefault="006B4984" w:rsidP="003E4CBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="145066A4" w14:textId="77777777" w:rsidR="006B4984" w:rsidRDefault="006B4984" w:rsidP="003E4CBE">
             <w:pPr>
               <w:rPr>
@@ -10848,179 +10958,175 @@
     <w:p w14:paraId="19C56831" w14:textId="39893DBD" w:rsidR="003B14C9" w:rsidRPr="003B14C9" w:rsidRDefault="003B14C9" w:rsidP="003B14C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Research in Practice - Placements</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="143"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B14C9" w14:paraId="7E1B4D33" w14:textId="77777777" w:rsidTr="5554063A">
+      <w:tr w:rsidR="003B14C9" w14:paraId="7E1B4D33" w14:textId="77777777" w:rsidTr="3D6149FB">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="225B942D" w14:textId="1D2EFBC2" w:rsidR="00061BD1" w:rsidRDefault="00061BD1" w:rsidP="5554063A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">This is an optional question and will not be used in the evaluation of the studentship proposal. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39EB60AC" w14:textId="21505863" w:rsidR="003B14C9" w:rsidRPr="003B14C9" w:rsidRDefault="003B14C9" w:rsidP="5554063A">
+          <w:p w14:paraId="39EB60AC" w14:textId="5A48ED18" w:rsidR="003B14C9" w:rsidRPr="003B14C9" w:rsidRDefault="003B14C9" w:rsidP="3D6149FB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5554063A">
+            <w:r w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">All ESRC funded students will be expected to undertake a </w:t>
             </w:r>
-            <w:r w:rsidRPr="5554063A">
+            <w:r w:rsidR="47009B62" w:rsidRPr="3D6149FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>three months (FTE)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">3 </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="5554063A">
+              <w:t xml:space="preserve"> placement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
-                <w:b/>
-[...15 lines deleted...]
-                <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> within an academic institution (either working within a research centre or with a professional services team), or with a public, private or third sector organisation. The aim of the placement would be to develop transferable skills and sector knowledge that will assist career development. Students would work with the SGSSS team to identify relevant opportunities following award.  To help SGSSS with its planning for placement support, please indicate your current thinking on the type of placement that might be best suited to this particular project and highlight if you have identified a placement partner already (there is no requirement for you to have an identified partner at this stage</w:t>
             </w:r>
-            <w:r w:rsidR="5F3025E9" w:rsidRPr="5554063A">
+            <w:r w:rsidR="286067C2" w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, for more on this – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="5554063A">
+            <w:r w:rsidR="47009B62" w:rsidRPr="3D6149FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>visit this link</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3D6149FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>). (100 words maximum</w:t>
+            </w:r>
+            <w:r w:rsidR="3C14A74D" w:rsidRPr="3D6149FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
-              <w:t>). (100 words maximum)</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3D6149FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="453ADC1E" w14:textId="37FEDB8D" w:rsidR="003B14C9" w:rsidRPr="003B14C9" w:rsidRDefault="003B14C9" w:rsidP="003B14C9">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B14C9" w14:paraId="6FC56473" w14:textId="77777777" w:rsidTr="5554063A">
+      <w:tr w:rsidR="003B14C9" w14:paraId="6FC56473" w14:textId="77777777" w:rsidTr="3D6149FB">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="786DA9B7" w14:textId="77777777" w:rsidR="003B14C9" w:rsidRDefault="003B14C9" w:rsidP="003E4CBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2214CBFE" w14:textId="77777777" w:rsidR="003B14C9" w:rsidRDefault="003B14C9" w:rsidP="003E4CBE">
             <w:pPr>
               <w:rPr>
@@ -11213,134 +11319,92 @@
           <w:p w14:paraId="101A3162" w14:textId="5E1037BA" w:rsidR="003229A5" w:rsidRPr="004B3EA4" w:rsidRDefault="003229A5" w:rsidP="00B605BB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="20" w:right="43"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="05BE8BF5">
               <w:rPr>
                 <w:color w:val="231F20"/>
               </w:rPr>
               <w:t>Please advise</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="231F20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on challenges you anticipate when</w:t>
             </w:r>
             <w:r w:rsidRPr="05BE8BF5">
               <w:rPr>
                 <w:color w:val="231F20"/>
               </w:rPr>
               <w:t xml:space="preserve"> recruiting a suitably qualiﬁed candidate and how you intend to advertise the studentship to ensure the best chance of recruiting a qualiﬁed candidate?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56FC4805" w14:textId="74999D70" w:rsidR="00225CC0" w:rsidRPr="002965DD" w:rsidRDefault="004F3350" w:rsidP="004F3350">
+          <w:p w14:paraId="56FC4805" w14:textId="2BD039F1" w:rsidR="00225CC0" w:rsidRPr="002965DD" w:rsidRDefault="00280187" w:rsidP="004F3350">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="A8228A"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="208D0D83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A8228A"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you are successful, SGSSS will post your studentship on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A8228A"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>the SGSSS website</w:t>
+            </w:r>
+            <w:r w:rsidRPr="208D0D83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A8228A"/>
-              </w:rPr>
-[...48 lines deleted...]
-              <w:t>response.</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. As such, please do not include a budget for advertising on this site within your response.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00225CC0" w:rsidRPr="006368AF" w14:paraId="467070D3" w14:textId="77777777" w:rsidTr="00B6447C">
         <w:trPr>
           <w:trHeight w:val="3848"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CD4AFFE" w14:textId="38877CF9" w:rsidR="00225CC0" w:rsidRPr="006368AF" w:rsidRDefault="00225CC0" w:rsidP="005F04E2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44056686" w14:textId="3183672B" w:rsidR="007A3C2A" w:rsidRDefault="007A3C2A" w:rsidP="005F04E2">
@@ -11999,51 +12063,51 @@
             <w:r w:rsidRPr="003B14C9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="003B14C9">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="003B14C9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> The first supervisor will attend a development needs analysis meeting with the student and SGSSS following award announcement, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6365A65D" w14:textId="15B67A2B" w:rsidR="003B14C9" w:rsidRPr="003B14C9" w:rsidRDefault="00820D37" w:rsidP="49F0030F">
+          <w:p w14:paraId="6365A65D" w14:textId="42FFC377" w:rsidR="003B14C9" w:rsidRPr="003B14C9" w:rsidRDefault="00820D37" w:rsidP="49F0030F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="49F0030F">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="49F0030F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="49F0030F">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
@@ -12052,415 +12116,438 @@
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="49F0030F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="070D5E29" w:rsidRPr="49F0030F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidR="070D5E29" w:rsidRPr="006568FC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">awarded, the first supervisor (in collaboration with the rest of the team, will submit the Collaborative Agreement which will need to be completed and signed off by the lead institution and your collaborative partner by </w:t>
             </w:r>
-            <w:r w:rsidR="006743E0" w:rsidRPr="006568FC">
+            <w:r w:rsidR="00263CDC" w:rsidRPr="00263CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="070D5E29" w:rsidRPr="006568FC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> March 202</w:t>
             </w:r>
-            <w:r w:rsidR="006743E0" w:rsidRPr="006568FC">
+            <w:r w:rsidR="00263CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="070D5E29" w:rsidRPr="006568FC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="070D5E29" w:rsidRPr="006568FC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Once a student has been appointed, they will also be required to also sign the agreement and submit the updated agreement by no later than </w:t>
             </w:r>
-            <w:r w:rsidR="006743E0" w:rsidRPr="006568FC">
+            <w:r w:rsidR="00263CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>27</w:t>
             </w:r>
             <w:r w:rsidR="23A84027" w:rsidRPr="006568FC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="070D5E29" w:rsidRPr="006568FC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>August 202</w:t>
             </w:r>
-            <w:r w:rsidR="006743E0" w:rsidRPr="006568FC">
+            <w:r w:rsidR="00263CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="070D5E29" w:rsidRPr="006568FC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>, and</w:t>
             </w:r>
             <w:r w:rsidR="070D5E29" w:rsidRPr="49F0030F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003B14C9" w:rsidRPr="49F0030F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CCD37E8" w14:textId="373AFF0F" w:rsidR="003B14C9" w:rsidRPr="003B14C9" w:rsidRDefault="003B14C9" w:rsidP="70831E43">
+          <w:p w14:paraId="1CCD37E8" w14:textId="239DBD5D" w:rsidR="003B14C9" w:rsidRPr="003B14C9" w:rsidRDefault="003B14C9" w:rsidP="70831E43">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70831E43">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="70831E43">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="70831E43">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="70831E43">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A member of the supervisory </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00263CDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A member of the supervisory </w:t>
+            </w:r>
+            <w:r w:rsidR="1E80D9B0" w:rsidRPr="00263CDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">team </w:t>
             </w:r>
-            <w:r w:rsidRPr="70831E43">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00263CDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>will attend an induction event on November 202</w:t>
             </w:r>
-            <w:r w:rsidR="002B0F59">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidR="00263CDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00263CDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="70831E43">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B8A6C23" w14:textId="77777777" w:rsidR="003B14C9" w:rsidRDefault="003B14C9" w:rsidP="57719248">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003B14C9" w:rsidSect="006743E0">
       <w:headerReference w:type="default" r:id="rId33"/>
       <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1077" w:bottom="1077" w:left="1077" w:header="709" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13C8B3CD" w14:textId="77777777" w:rsidR="002B2F48" w:rsidRDefault="002B2F48" w:rsidP="00876F8E">
+    <w:p w14:paraId="634A66BE" w14:textId="77777777" w:rsidR="00B032A6" w:rsidRDefault="00B032A6" w:rsidP="00876F8E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FCAEC79" w14:textId="77777777" w:rsidR="002B2F48" w:rsidRDefault="002B2F48" w:rsidP="00876F8E">
+    <w:p w14:paraId="1ABE114F" w14:textId="77777777" w:rsidR="00B032A6" w:rsidRDefault="00B032A6" w:rsidP="00876F8E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="783E0A4A" w14:textId="77777777" w:rsidR="002B2F48" w:rsidRDefault="002B2F48"/>
+    <w:p w14:paraId="1B4D07FA" w14:textId="77777777" w:rsidR="00B032A6" w:rsidRDefault="00B032A6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Condensed Light">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="66007DA6" w14:textId="215294D9" w:rsidR="00D21CB6" w:rsidRPr="005F04E2" w:rsidRDefault="009174F3" w:rsidP="7D209F4E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="66007DA6" w14:textId="2ABA2B6A" w:rsidR="00D21CB6" w:rsidRPr="005F04E2" w:rsidRDefault="009174F3" w:rsidP="7D209F4E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00CA68B0">
+    <w:r w:rsidR="00263CDC">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.2</w:t>
     </w:r>
-    <w:r w:rsidR="00CA68B0">
+    <w:r w:rsidR="00263CDC">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r w:rsidR="7D209F4E" w:rsidRPr="7D209F4E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">SGSSS Open Collaborative Application Form                                                                                                              </w:t>
     </w:r>
     <w:r w:rsidR="00D21CB6">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="7D209F4E" w:rsidRPr="7D209F4E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
@@ -12479,73 +12566,73 @@
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="7D209F4E" w:rsidRPr="7D209F4E">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">  &lt; # &gt; </w:t>
         </w:r>
         <w:r w:rsidR="7D209F4E" w:rsidRPr="7D209F4E">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F3E1610" w14:textId="77777777" w:rsidR="002B2F48" w:rsidRDefault="002B2F48" w:rsidP="00876F8E">
+    <w:p w14:paraId="48CA12A7" w14:textId="77777777" w:rsidR="00B032A6" w:rsidRDefault="00B032A6" w:rsidP="00876F8E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A26CB6D" w14:textId="77777777" w:rsidR="002B2F48" w:rsidRDefault="002B2F48" w:rsidP="00876F8E">
+    <w:p w14:paraId="5DACD106" w14:textId="77777777" w:rsidR="00B032A6" w:rsidRDefault="00B032A6" w:rsidP="00876F8E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D22781F" w14:textId="77777777" w:rsidR="002B2F48" w:rsidRDefault="002B2F48"/>
+    <w:p w14:paraId="0C893EFB" w14:textId="77777777" w:rsidR="00B032A6" w:rsidRDefault="00B032A6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3250"/>
       <w:gridCol w:w="3250"/>
       <w:gridCol w:w="3250"/>
     </w:tblGrid>
     <w:tr w:rsidR="26210797" w14:paraId="29A3F4A6" w14:textId="77777777" w:rsidTr="26210797">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="250E4448" w14:textId="54AD0413" w:rsidR="26210797" w:rsidRDefault="26210797" w:rsidP="26210797">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -12562,51 +12649,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="697CBD61" w14:textId="3B583D5C" w:rsidR="26210797" w:rsidRDefault="26210797" w:rsidP="26210797">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="73F1D577" w14:textId="416E3D84" w:rsidR="26210797" w:rsidRDefault="26210797" w:rsidP="26210797">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="000734D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B184B5F6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13787,178 +13874,184 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A9FEFB12">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="752ED5C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="738985535">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1293294236">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2097896403">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1692757280">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="548612091">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="235819272">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="814298181">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2016033183">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1629123110">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1033923895">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="535628953">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1056246183">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1288202703">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00480A96"/>
     <w:rsid w:val="00002C35"/>
     <w:rsid w:val="000039C0"/>
     <w:rsid w:val="00004245"/>
     <w:rsid w:val="00007250"/>
     <w:rsid w:val="00010A29"/>
     <w:rsid w:val="0001225F"/>
+    <w:rsid w:val="00015E14"/>
     <w:rsid w:val="000221AE"/>
     <w:rsid w:val="00032B2C"/>
     <w:rsid w:val="00041E13"/>
     <w:rsid w:val="000433BE"/>
     <w:rsid w:val="00061BD1"/>
     <w:rsid w:val="00066F99"/>
     <w:rsid w:val="00072A2B"/>
     <w:rsid w:val="00097147"/>
+    <w:rsid w:val="000C2263"/>
     <w:rsid w:val="000D05BD"/>
     <w:rsid w:val="000D5994"/>
     <w:rsid w:val="000E232B"/>
     <w:rsid w:val="000EBC97"/>
     <w:rsid w:val="000F2A25"/>
     <w:rsid w:val="000F4369"/>
+    <w:rsid w:val="000F5125"/>
     <w:rsid w:val="000F6AC7"/>
     <w:rsid w:val="00102A38"/>
     <w:rsid w:val="0010449A"/>
     <w:rsid w:val="0011644C"/>
     <w:rsid w:val="001219D1"/>
     <w:rsid w:val="0013213A"/>
     <w:rsid w:val="001328E2"/>
     <w:rsid w:val="00144CF7"/>
     <w:rsid w:val="001450C6"/>
     <w:rsid w:val="00155C70"/>
     <w:rsid w:val="001573C6"/>
     <w:rsid w:val="00157A8D"/>
     <w:rsid w:val="001650BC"/>
     <w:rsid w:val="00186E2D"/>
     <w:rsid w:val="001A0C37"/>
     <w:rsid w:val="001A0FF1"/>
     <w:rsid w:val="001C0710"/>
     <w:rsid w:val="001C6F55"/>
     <w:rsid w:val="001D0D9B"/>
     <w:rsid w:val="001D62E5"/>
     <w:rsid w:val="001F53FA"/>
     <w:rsid w:val="002122A3"/>
     <w:rsid w:val="00215A5F"/>
     <w:rsid w:val="002175DD"/>
     <w:rsid w:val="00222C5B"/>
     <w:rsid w:val="00223AD3"/>
     <w:rsid w:val="00225CC0"/>
     <w:rsid w:val="00231F1C"/>
     <w:rsid w:val="0023343D"/>
     <w:rsid w:val="00242BA0"/>
     <w:rsid w:val="00244AE5"/>
     <w:rsid w:val="00244EDD"/>
     <w:rsid w:val="00251787"/>
     <w:rsid w:val="00252FD1"/>
+    <w:rsid w:val="00263CDC"/>
+    <w:rsid w:val="00280187"/>
     <w:rsid w:val="0028355E"/>
     <w:rsid w:val="00290367"/>
+    <w:rsid w:val="00290CF6"/>
     <w:rsid w:val="00295893"/>
     <w:rsid w:val="002965DD"/>
     <w:rsid w:val="002A0E0F"/>
     <w:rsid w:val="002B0F59"/>
     <w:rsid w:val="002B2F48"/>
     <w:rsid w:val="002C0C58"/>
     <w:rsid w:val="002C0C93"/>
     <w:rsid w:val="002D036E"/>
     <w:rsid w:val="002D3978"/>
     <w:rsid w:val="002D47BC"/>
     <w:rsid w:val="002D6C5E"/>
     <w:rsid w:val="002E0899"/>
     <w:rsid w:val="002F3FDC"/>
     <w:rsid w:val="003000D6"/>
     <w:rsid w:val="00305BA5"/>
     <w:rsid w:val="003229A5"/>
     <w:rsid w:val="003243F5"/>
     <w:rsid w:val="00332855"/>
     <w:rsid w:val="00333676"/>
     <w:rsid w:val="00335A7F"/>
     <w:rsid w:val="00347246"/>
     <w:rsid w:val="003515A0"/>
     <w:rsid w:val="00352E4B"/>
     <w:rsid w:val="003564B7"/>
     <w:rsid w:val="00370222"/>
@@ -13988,584 +14081,635 @@
     <w:rsid w:val="0041388E"/>
     <w:rsid w:val="0041467B"/>
     <w:rsid w:val="00415432"/>
     <w:rsid w:val="0042139F"/>
     <w:rsid w:val="004215FB"/>
     <w:rsid w:val="00422876"/>
     <w:rsid w:val="00423018"/>
     <w:rsid w:val="004278ED"/>
     <w:rsid w:val="00431B62"/>
     <w:rsid w:val="004412B1"/>
     <w:rsid w:val="00445663"/>
     <w:rsid w:val="004474CB"/>
     <w:rsid w:val="0044BBB0"/>
     <w:rsid w:val="004519FE"/>
     <w:rsid w:val="00451FB5"/>
     <w:rsid w:val="00475EF9"/>
     <w:rsid w:val="00480A96"/>
     <w:rsid w:val="004916F5"/>
     <w:rsid w:val="004A1CCF"/>
     <w:rsid w:val="004A72AD"/>
     <w:rsid w:val="004A74D5"/>
     <w:rsid w:val="004B4E3F"/>
     <w:rsid w:val="004B59E4"/>
     <w:rsid w:val="004D11D3"/>
     <w:rsid w:val="004D3018"/>
+    <w:rsid w:val="004D4F5C"/>
     <w:rsid w:val="004D51BD"/>
     <w:rsid w:val="004F2493"/>
     <w:rsid w:val="004F2AD2"/>
     <w:rsid w:val="004F3350"/>
     <w:rsid w:val="004F45BE"/>
     <w:rsid w:val="00504984"/>
     <w:rsid w:val="00510C03"/>
     <w:rsid w:val="00524CFF"/>
     <w:rsid w:val="00534BF8"/>
     <w:rsid w:val="00534D49"/>
     <w:rsid w:val="00542BFD"/>
     <w:rsid w:val="00583EC4"/>
     <w:rsid w:val="00585E13"/>
     <w:rsid w:val="00591D45"/>
     <w:rsid w:val="0059371C"/>
     <w:rsid w:val="005C0F00"/>
     <w:rsid w:val="005C1373"/>
+    <w:rsid w:val="005C3FA0"/>
     <w:rsid w:val="005C7871"/>
     <w:rsid w:val="005D1960"/>
     <w:rsid w:val="005D2650"/>
     <w:rsid w:val="005D7D21"/>
     <w:rsid w:val="005F04E2"/>
     <w:rsid w:val="005F0B0B"/>
     <w:rsid w:val="005F49FE"/>
     <w:rsid w:val="00604180"/>
     <w:rsid w:val="006107B9"/>
     <w:rsid w:val="006368AF"/>
     <w:rsid w:val="0064497A"/>
     <w:rsid w:val="00644AA0"/>
     <w:rsid w:val="00654CE6"/>
     <w:rsid w:val="006568FC"/>
     <w:rsid w:val="00656A7E"/>
     <w:rsid w:val="006678D7"/>
     <w:rsid w:val="00667E2E"/>
     <w:rsid w:val="006729E9"/>
     <w:rsid w:val="006743E0"/>
     <w:rsid w:val="00682626"/>
     <w:rsid w:val="00683982"/>
     <w:rsid w:val="006863E8"/>
     <w:rsid w:val="00696055"/>
     <w:rsid w:val="006971F2"/>
     <w:rsid w:val="00697A38"/>
     <w:rsid w:val="006A5667"/>
     <w:rsid w:val="006A56FE"/>
     <w:rsid w:val="006A58D7"/>
     <w:rsid w:val="006B4690"/>
     <w:rsid w:val="006B4984"/>
     <w:rsid w:val="006C4CE5"/>
     <w:rsid w:val="006E3FEC"/>
     <w:rsid w:val="006F07A6"/>
     <w:rsid w:val="00711477"/>
     <w:rsid w:val="00723CDB"/>
     <w:rsid w:val="00731FFE"/>
     <w:rsid w:val="00732D2F"/>
     <w:rsid w:val="007342BF"/>
     <w:rsid w:val="007379B6"/>
     <w:rsid w:val="007469D6"/>
     <w:rsid w:val="00754405"/>
     <w:rsid w:val="00755AC4"/>
     <w:rsid w:val="0076182D"/>
     <w:rsid w:val="00776D0E"/>
     <w:rsid w:val="00781398"/>
     <w:rsid w:val="007A3C2A"/>
     <w:rsid w:val="007A6307"/>
     <w:rsid w:val="007A64D2"/>
     <w:rsid w:val="007A7F66"/>
+    <w:rsid w:val="007B76FF"/>
     <w:rsid w:val="007C0CE3"/>
     <w:rsid w:val="007D0DB8"/>
     <w:rsid w:val="007D2DF1"/>
     <w:rsid w:val="007DD14A"/>
     <w:rsid w:val="007E19A9"/>
     <w:rsid w:val="008075F3"/>
     <w:rsid w:val="00820D37"/>
     <w:rsid w:val="00826998"/>
     <w:rsid w:val="008333E7"/>
     <w:rsid w:val="00834628"/>
     <w:rsid w:val="00836DF5"/>
     <w:rsid w:val="008424BA"/>
     <w:rsid w:val="00842AB5"/>
     <w:rsid w:val="00852939"/>
     <w:rsid w:val="008602A3"/>
     <w:rsid w:val="00876F8E"/>
     <w:rsid w:val="00882600"/>
     <w:rsid w:val="008855FC"/>
     <w:rsid w:val="00894DFB"/>
     <w:rsid w:val="008A364B"/>
     <w:rsid w:val="008A4709"/>
     <w:rsid w:val="008B2494"/>
     <w:rsid w:val="008C0859"/>
     <w:rsid w:val="008C6E11"/>
     <w:rsid w:val="008D0AA5"/>
     <w:rsid w:val="008D3056"/>
     <w:rsid w:val="00901CFA"/>
     <w:rsid w:val="009114FD"/>
     <w:rsid w:val="00912F03"/>
     <w:rsid w:val="009140C8"/>
     <w:rsid w:val="009174F3"/>
     <w:rsid w:val="009219E2"/>
     <w:rsid w:val="00944A1A"/>
     <w:rsid w:val="00947C5C"/>
     <w:rsid w:val="00961969"/>
+    <w:rsid w:val="00963578"/>
     <w:rsid w:val="00971F0E"/>
     <w:rsid w:val="00974D89"/>
     <w:rsid w:val="00977438"/>
     <w:rsid w:val="00981094"/>
     <w:rsid w:val="009811CA"/>
     <w:rsid w:val="0098202A"/>
     <w:rsid w:val="00993000"/>
     <w:rsid w:val="009A3ACE"/>
     <w:rsid w:val="009A4EDB"/>
     <w:rsid w:val="009A6A5C"/>
+    <w:rsid w:val="009B0D43"/>
     <w:rsid w:val="009B457C"/>
     <w:rsid w:val="009B4FB6"/>
     <w:rsid w:val="009C7F1D"/>
     <w:rsid w:val="009D5445"/>
     <w:rsid w:val="009F7F3A"/>
     <w:rsid w:val="00A22D58"/>
     <w:rsid w:val="00A46A6E"/>
     <w:rsid w:val="00A708F4"/>
     <w:rsid w:val="00A710B9"/>
     <w:rsid w:val="00A733A1"/>
     <w:rsid w:val="00A7376C"/>
     <w:rsid w:val="00A74798"/>
     <w:rsid w:val="00A807B4"/>
     <w:rsid w:val="00A86DA0"/>
     <w:rsid w:val="00A91C0E"/>
     <w:rsid w:val="00A96A00"/>
     <w:rsid w:val="00A978EC"/>
     <w:rsid w:val="00AC17A8"/>
     <w:rsid w:val="00AD2EDB"/>
+    <w:rsid w:val="00AE3F1A"/>
     <w:rsid w:val="00AF3BB3"/>
     <w:rsid w:val="00B009CC"/>
     <w:rsid w:val="00B02457"/>
+    <w:rsid w:val="00B032A6"/>
     <w:rsid w:val="00B05DD9"/>
     <w:rsid w:val="00B15990"/>
     <w:rsid w:val="00B20CA5"/>
+    <w:rsid w:val="00B301E3"/>
     <w:rsid w:val="00B4124E"/>
     <w:rsid w:val="00B43D55"/>
     <w:rsid w:val="00B47282"/>
     <w:rsid w:val="00B5358C"/>
     <w:rsid w:val="00B559AD"/>
     <w:rsid w:val="00B56F2F"/>
     <w:rsid w:val="00B605BB"/>
     <w:rsid w:val="00B639C3"/>
     <w:rsid w:val="00B64218"/>
     <w:rsid w:val="00B6447C"/>
     <w:rsid w:val="00B721A7"/>
     <w:rsid w:val="00B80613"/>
     <w:rsid w:val="00B85754"/>
     <w:rsid w:val="00B87F0B"/>
     <w:rsid w:val="00B90CE5"/>
     <w:rsid w:val="00B922FA"/>
     <w:rsid w:val="00B953C4"/>
     <w:rsid w:val="00BA2888"/>
     <w:rsid w:val="00BB5B3F"/>
     <w:rsid w:val="00BC4E06"/>
     <w:rsid w:val="00BD27F2"/>
     <w:rsid w:val="00BD5A88"/>
     <w:rsid w:val="00BF2416"/>
     <w:rsid w:val="00C00951"/>
     <w:rsid w:val="00C146DB"/>
     <w:rsid w:val="00C15699"/>
     <w:rsid w:val="00C17371"/>
     <w:rsid w:val="00C33789"/>
     <w:rsid w:val="00C42AF1"/>
     <w:rsid w:val="00C51748"/>
     <w:rsid w:val="00C639A0"/>
+    <w:rsid w:val="00C666A1"/>
     <w:rsid w:val="00C95F3F"/>
     <w:rsid w:val="00CA47F4"/>
     <w:rsid w:val="00CA5FB9"/>
     <w:rsid w:val="00CA68B0"/>
     <w:rsid w:val="00CB1884"/>
     <w:rsid w:val="00CB2C09"/>
     <w:rsid w:val="00CB46CA"/>
     <w:rsid w:val="00CC7322"/>
     <w:rsid w:val="00CD4557"/>
     <w:rsid w:val="00CE425C"/>
     <w:rsid w:val="00CF29C0"/>
     <w:rsid w:val="00CF4D90"/>
     <w:rsid w:val="00D02692"/>
     <w:rsid w:val="00D168BD"/>
     <w:rsid w:val="00D21CB6"/>
     <w:rsid w:val="00D2550A"/>
     <w:rsid w:val="00D31464"/>
     <w:rsid w:val="00D318F9"/>
     <w:rsid w:val="00D35E2A"/>
     <w:rsid w:val="00D415B6"/>
+    <w:rsid w:val="00D42F0A"/>
     <w:rsid w:val="00D7225A"/>
     <w:rsid w:val="00D911CE"/>
     <w:rsid w:val="00D948C9"/>
     <w:rsid w:val="00D958DF"/>
     <w:rsid w:val="00DA0C0B"/>
     <w:rsid w:val="00DB2E36"/>
     <w:rsid w:val="00DB52A7"/>
     <w:rsid w:val="00DD564C"/>
     <w:rsid w:val="00DD6F7F"/>
     <w:rsid w:val="00DE7F6C"/>
     <w:rsid w:val="00DF335D"/>
     <w:rsid w:val="00DF553F"/>
     <w:rsid w:val="00E055EF"/>
     <w:rsid w:val="00E05691"/>
     <w:rsid w:val="00E219CC"/>
     <w:rsid w:val="00E2561D"/>
     <w:rsid w:val="00E32842"/>
     <w:rsid w:val="00E3543E"/>
     <w:rsid w:val="00E37791"/>
     <w:rsid w:val="00E46134"/>
     <w:rsid w:val="00E54627"/>
     <w:rsid w:val="00E62B0B"/>
     <w:rsid w:val="00E71E8B"/>
     <w:rsid w:val="00E879D3"/>
     <w:rsid w:val="00E931A0"/>
     <w:rsid w:val="00E935E0"/>
     <w:rsid w:val="00EB3597"/>
     <w:rsid w:val="00EB4A68"/>
     <w:rsid w:val="00EC0F84"/>
     <w:rsid w:val="00EC1846"/>
     <w:rsid w:val="00EC24E6"/>
     <w:rsid w:val="00EC506B"/>
     <w:rsid w:val="00EC777B"/>
     <w:rsid w:val="00ED198F"/>
     <w:rsid w:val="00ED1B32"/>
     <w:rsid w:val="00EE06EA"/>
     <w:rsid w:val="00EE1087"/>
     <w:rsid w:val="00EE62C1"/>
     <w:rsid w:val="00EE6D38"/>
     <w:rsid w:val="00EF6AD0"/>
     <w:rsid w:val="00F043B3"/>
+    <w:rsid w:val="00F07C6C"/>
     <w:rsid w:val="00F10251"/>
     <w:rsid w:val="00F2100C"/>
     <w:rsid w:val="00F21FEB"/>
     <w:rsid w:val="00F2450F"/>
     <w:rsid w:val="00F2696F"/>
     <w:rsid w:val="00F26BE3"/>
+    <w:rsid w:val="00F32EA7"/>
     <w:rsid w:val="00F3547A"/>
     <w:rsid w:val="00F4091A"/>
     <w:rsid w:val="00F47F28"/>
     <w:rsid w:val="00F52FB5"/>
     <w:rsid w:val="00F55052"/>
     <w:rsid w:val="00F573B8"/>
     <w:rsid w:val="00F57F3F"/>
     <w:rsid w:val="00F67AB8"/>
     <w:rsid w:val="00F8081A"/>
     <w:rsid w:val="00F83B11"/>
     <w:rsid w:val="00F83EE3"/>
     <w:rsid w:val="00F952C8"/>
     <w:rsid w:val="00F95938"/>
     <w:rsid w:val="00F976CA"/>
     <w:rsid w:val="00F97CDD"/>
     <w:rsid w:val="00FA788A"/>
     <w:rsid w:val="00FB7FD2"/>
     <w:rsid w:val="00FD0BCF"/>
     <w:rsid w:val="00FD1479"/>
     <w:rsid w:val="00FE4A5B"/>
     <w:rsid w:val="00FF2696"/>
     <w:rsid w:val="01655C9B"/>
     <w:rsid w:val="017F0E86"/>
     <w:rsid w:val="01EBA634"/>
     <w:rsid w:val="01ED24C4"/>
     <w:rsid w:val="02A79FE8"/>
     <w:rsid w:val="02B4449D"/>
     <w:rsid w:val="03A6E951"/>
     <w:rsid w:val="03FFE3AE"/>
     <w:rsid w:val="049A0E55"/>
     <w:rsid w:val="04F7E14C"/>
     <w:rsid w:val="04FBCC69"/>
+    <w:rsid w:val="05023A59"/>
     <w:rsid w:val="055ACA48"/>
+    <w:rsid w:val="0601AD7E"/>
     <w:rsid w:val="060FF22A"/>
     <w:rsid w:val="0638CDBE"/>
+    <w:rsid w:val="06BF4574"/>
     <w:rsid w:val="070D5E29"/>
     <w:rsid w:val="0770F0F8"/>
     <w:rsid w:val="0788DAF4"/>
     <w:rsid w:val="07DEC419"/>
     <w:rsid w:val="0A3903D7"/>
     <w:rsid w:val="0A3A8018"/>
     <w:rsid w:val="0B5F53B2"/>
     <w:rsid w:val="0BE48F9B"/>
     <w:rsid w:val="0C26931B"/>
     <w:rsid w:val="0C3FD948"/>
     <w:rsid w:val="0CE52B00"/>
     <w:rsid w:val="0D9CE92A"/>
+    <w:rsid w:val="0DC82FA9"/>
     <w:rsid w:val="0E08F371"/>
     <w:rsid w:val="0E4BCD29"/>
     <w:rsid w:val="0F026392"/>
     <w:rsid w:val="0F9BA857"/>
     <w:rsid w:val="0FA4C3D2"/>
     <w:rsid w:val="104268E3"/>
     <w:rsid w:val="10D45368"/>
+    <w:rsid w:val="10FC2B4C"/>
     <w:rsid w:val="1112C9FA"/>
     <w:rsid w:val="11199D92"/>
     <w:rsid w:val="1148F984"/>
     <w:rsid w:val="1202CCF4"/>
     <w:rsid w:val="12ED7E36"/>
     <w:rsid w:val="12FDA9E0"/>
     <w:rsid w:val="131F3E4C"/>
     <w:rsid w:val="14662A66"/>
     <w:rsid w:val="14C2040D"/>
     <w:rsid w:val="1510703D"/>
+    <w:rsid w:val="1510AE31"/>
     <w:rsid w:val="15979409"/>
     <w:rsid w:val="15AD8CE1"/>
     <w:rsid w:val="160A1F92"/>
     <w:rsid w:val="16709010"/>
     <w:rsid w:val="167A719B"/>
     <w:rsid w:val="16A07F10"/>
     <w:rsid w:val="16EF44F8"/>
     <w:rsid w:val="17075B73"/>
     <w:rsid w:val="1718D75E"/>
     <w:rsid w:val="17C6B6BB"/>
     <w:rsid w:val="17C7B307"/>
     <w:rsid w:val="17D2BB20"/>
     <w:rsid w:val="181CCBCA"/>
     <w:rsid w:val="1824351E"/>
     <w:rsid w:val="1874B1CB"/>
     <w:rsid w:val="19840294"/>
     <w:rsid w:val="1A40E2DD"/>
     <w:rsid w:val="1A703E7B"/>
     <w:rsid w:val="1AC53C94"/>
+    <w:rsid w:val="1AE01AEA"/>
     <w:rsid w:val="1B7885DF"/>
     <w:rsid w:val="1B89528D"/>
     <w:rsid w:val="1BB0E408"/>
     <w:rsid w:val="1BC87FF8"/>
     <w:rsid w:val="1CBBC207"/>
     <w:rsid w:val="1CC62092"/>
+    <w:rsid w:val="1CD98F62"/>
     <w:rsid w:val="1D480F2C"/>
     <w:rsid w:val="1D6DF1D7"/>
     <w:rsid w:val="1E80D9B0"/>
     <w:rsid w:val="1EC7F0D1"/>
     <w:rsid w:val="1F20FBAF"/>
     <w:rsid w:val="1F567B9F"/>
     <w:rsid w:val="1F929B1A"/>
     <w:rsid w:val="20F24C00"/>
     <w:rsid w:val="21FD571B"/>
     <w:rsid w:val="23189C4B"/>
     <w:rsid w:val="231F2666"/>
     <w:rsid w:val="23A84027"/>
     <w:rsid w:val="2402C5CA"/>
     <w:rsid w:val="24E1EC44"/>
     <w:rsid w:val="250F24FB"/>
+    <w:rsid w:val="25124343"/>
     <w:rsid w:val="251320C7"/>
     <w:rsid w:val="2589C34A"/>
     <w:rsid w:val="25D61BE3"/>
     <w:rsid w:val="25FF82FA"/>
     <w:rsid w:val="26210797"/>
     <w:rsid w:val="26C21E57"/>
     <w:rsid w:val="26FDA282"/>
     <w:rsid w:val="2709A74E"/>
     <w:rsid w:val="2770B79D"/>
+    <w:rsid w:val="286067C2"/>
     <w:rsid w:val="28A3AC90"/>
     <w:rsid w:val="29AD58D9"/>
     <w:rsid w:val="29C47083"/>
     <w:rsid w:val="29F5CF5A"/>
     <w:rsid w:val="2A4B426A"/>
+    <w:rsid w:val="2A6F97E6"/>
     <w:rsid w:val="2AC38F49"/>
     <w:rsid w:val="2AED3D26"/>
     <w:rsid w:val="2B919FBB"/>
+    <w:rsid w:val="2D1B5F4E"/>
     <w:rsid w:val="2D2D701C"/>
     <w:rsid w:val="2D63C84A"/>
     <w:rsid w:val="2DCF0EF2"/>
     <w:rsid w:val="2DF88B79"/>
     <w:rsid w:val="2E35352F"/>
     <w:rsid w:val="30115568"/>
     <w:rsid w:val="3080387A"/>
+    <w:rsid w:val="30AA1A14"/>
     <w:rsid w:val="30E626E8"/>
     <w:rsid w:val="30EE7FB4"/>
     <w:rsid w:val="312DE266"/>
     <w:rsid w:val="313BF7B5"/>
+    <w:rsid w:val="31C080E6"/>
     <w:rsid w:val="31DB3592"/>
     <w:rsid w:val="328A5015"/>
     <w:rsid w:val="32AC2DB1"/>
     <w:rsid w:val="3333C643"/>
     <w:rsid w:val="33453784"/>
+    <w:rsid w:val="334A1313"/>
     <w:rsid w:val="33747310"/>
     <w:rsid w:val="33D26A4B"/>
     <w:rsid w:val="34D88383"/>
     <w:rsid w:val="35776188"/>
     <w:rsid w:val="35E5C56E"/>
+    <w:rsid w:val="36278E4C"/>
     <w:rsid w:val="36912558"/>
     <w:rsid w:val="3798881D"/>
     <w:rsid w:val="3864B9B2"/>
+    <w:rsid w:val="38926659"/>
     <w:rsid w:val="38BDB0CF"/>
     <w:rsid w:val="3A8CF8A3"/>
+    <w:rsid w:val="3AB7336C"/>
     <w:rsid w:val="3B6549A1"/>
     <w:rsid w:val="3BDAEA76"/>
+    <w:rsid w:val="3BE60868"/>
+    <w:rsid w:val="3C14A74D"/>
     <w:rsid w:val="3C530FF7"/>
     <w:rsid w:val="3CA3D254"/>
     <w:rsid w:val="3CE9C32E"/>
+    <w:rsid w:val="3D6149FB"/>
     <w:rsid w:val="3D6A7BA1"/>
     <w:rsid w:val="3EF10BDA"/>
     <w:rsid w:val="3F85D1C3"/>
     <w:rsid w:val="3F8E41B7"/>
     <w:rsid w:val="3FDA559A"/>
     <w:rsid w:val="3FE99600"/>
     <w:rsid w:val="4032C0B2"/>
+    <w:rsid w:val="410612F5"/>
     <w:rsid w:val="417D9AEA"/>
+    <w:rsid w:val="41CFFCE5"/>
     <w:rsid w:val="42ACB586"/>
     <w:rsid w:val="42B330F2"/>
+    <w:rsid w:val="4308909A"/>
     <w:rsid w:val="444D98D9"/>
     <w:rsid w:val="448F21B5"/>
     <w:rsid w:val="44CAE9A3"/>
     <w:rsid w:val="44E2730F"/>
     <w:rsid w:val="454DBB1B"/>
     <w:rsid w:val="4683A94A"/>
     <w:rsid w:val="46B705D6"/>
+    <w:rsid w:val="47009B62"/>
     <w:rsid w:val="4785EB18"/>
     <w:rsid w:val="47B839BC"/>
     <w:rsid w:val="484F6009"/>
     <w:rsid w:val="489C7D54"/>
     <w:rsid w:val="48BB2F2E"/>
     <w:rsid w:val="48D9C73B"/>
     <w:rsid w:val="49F0030F"/>
     <w:rsid w:val="4ACDB9EC"/>
     <w:rsid w:val="4B201618"/>
     <w:rsid w:val="4B424823"/>
+    <w:rsid w:val="4B9EB3B6"/>
     <w:rsid w:val="4BBE78DE"/>
     <w:rsid w:val="4BF34196"/>
     <w:rsid w:val="4C197B9B"/>
+    <w:rsid w:val="4C81DFD9"/>
     <w:rsid w:val="4C84D70C"/>
     <w:rsid w:val="4D4D6616"/>
     <w:rsid w:val="4EE1F172"/>
     <w:rsid w:val="4F5A903F"/>
     <w:rsid w:val="50AF85DF"/>
     <w:rsid w:val="51015F3D"/>
+    <w:rsid w:val="51E414E7"/>
     <w:rsid w:val="542646AD"/>
     <w:rsid w:val="54AB8679"/>
+    <w:rsid w:val="54B564E0"/>
     <w:rsid w:val="5554063A"/>
     <w:rsid w:val="55B63619"/>
+    <w:rsid w:val="55C89D2E"/>
     <w:rsid w:val="5613619D"/>
     <w:rsid w:val="572FA955"/>
     <w:rsid w:val="5735F43D"/>
     <w:rsid w:val="573EB2BF"/>
     <w:rsid w:val="57719248"/>
     <w:rsid w:val="577CCC06"/>
     <w:rsid w:val="58249597"/>
     <w:rsid w:val="58C73D23"/>
     <w:rsid w:val="5B35DCAF"/>
     <w:rsid w:val="5BA250F6"/>
+    <w:rsid w:val="5C354A2B"/>
     <w:rsid w:val="5CE3FFF6"/>
     <w:rsid w:val="5D4DE821"/>
     <w:rsid w:val="5DCA52FB"/>
     <w:rsid w:val="5EDC9A25"/>
+    <w:rsid w:val="5F0705A8"/>
     <w:rsid w:val="5F3025E9"/>
     <w:rsid w:val="5F910F62"/>
     <w:rsid w:val="604C7099"/>
     <w:rsid w:val="613104D4"/>
+    <w:rsid w:val="614C4A74"/>
     <w:rsid w:val="61A67799"/>
     <w:rsid w:val="62143AE7"/>
     <w:rsid w:val="6247F98F"/>
     <w:rsid w:val="628177F7"/>
     <w:rsid w:val="6353417A"/>
     <w:rsid w:val="63E1AD9E"/>
     <w:rsid w:val="6461A69C"/>
     <w:rsid w:val="64D9070F"/>
     <w:rsid w:val="656EA67D"/>
     <w:rsid w:val="65AF9186"/>
     <w:rsid w:val="6623E9B3"/>
     <w:rsid w:val="6674D770"/>
     <w:rsid w:val="668AE23C"/>
     <w:rsid w:val="6705E87C"/>
     <w:rsid w:val="672227F9"/>
     <w:rsid w:val="673136B1"/>
     <w:rsid w:val="675C552A"/>
     <w:rsid w:val="677A81AD"/>
     <w:rsid w:val="6810A7D1"/>
     <w:rsid w:val="6826B29D"/>
     <w:rsid w:val="6865C723"/>
     <w:rsid w:val="68ABDB1E"/>
     <w:rsid w:val="68CF0F8A"/>
     <w:rsid w:val="690D7447"/>
+    <w:rsid w:val="693E5008"/>
+    <w:rsid w:val="696AAC6E"/>
     <w:rsid w:val="69ABB670"/>
     <w:rsid w:val="69AC7832"/>
     <w:rsid w:val="69D42D9D"/>
     <w:rsid w:val="6B130FBF"/>
     <w:rsid w:val="6B5E535F"/>
     <w:rsid w:val="6BAC63F5"/>
     <w:rsid w:val="6CE79654"/>
     <w:rsid w:val="6E11565C"/>
     <w:rsid w:val="6E7D0F6A"/>
+    <w:rsid w:val="6EF36D6E"/>
     <w:rsid w:val="6F53A647"/>
     <w:rsid w:val="6F62BA22"/>
     <w:rsid w:val="6F848500"/>
     <w:rsid w:val="707769C9"/>
     <w:rsid w:val="70831E43"/>
+    <w:rsid w:val="70861944"/>
     <w:rsid w:val="718454B0"/>
     <w:rsid w:val="72CED516"/>
     <w:rsid w:val="72F04B1C"/>
     <w:rsid w:val="73051821"/>
     <w:rsid w:val="7334A7E1"/>
     <w:rsid w:val="735EDDC9"/>
     <w:rsid w:val="737152CA"/>
     <w:rsid w:val="73BAFF7B"/>
     <w:rsid w:val="74C8136D"/>
     <w:rsid w:val="75E1D8BA"/>
+    <w:rsid w:val="764218F6"/>
     <w:rsid w:val="7728882E"/>
     <w:rsid w:val="777DCC92"/>
     <w:rsid w:val="77B38C66"/>
     <w:rsid w:val="77D71F1E"/>
     <w:rsid w:val="7805FA90"/>
     <w:rsid w:val="781777FA"/>
+    <w:rsid w:val="79304FAD"/>
     <w:rsid w:val="79DB62FA"/>
     <w:rsid w:val="7A0A2ED2"/>
     <w:rsid w:val="7AF61B16"/>
     <w:rsid w:val="7B6247BA"/>
     <w:rsid w:val="7B757A1F"/>
     <w:rsid w:val="7BBF3E67"/>
     <w:rsid w:val="7BC8A57A"/>
     <w:rsid w:val="7C91EB77"/>
     <w:rsid w:val="7D209F4E"/>
     <w:rsid w:val="7E46E435"/>
     <w:rsid w:val="7E94E48E"/>
     <w:rsid w:val="7E99E54C"/>
     <w:rsid w:val="7EB40571"/>
     <w:rsid w:val="7EC3F9F6"/>
     <w:rsid w:val="7F1A71B6"/>
     <w:rsid w:val="7F440E3B"/>
     <w:rsid w:val="7F591B35"/>
     <w:rsid w:val="7F69C8B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A267F5E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FCEB4A79-41B2-4918-939E-1539FB6730E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -15774,59 +15918,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2002271467">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-ESRC-Approved-Masters.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Open-Collab-Competition-Guidance.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apply.sgsss.ac.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Open-Collab-Agreement-Template.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Masters-Arrangement-Form.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/RinP-Placement-Overview.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Open-Collab-Competition-Guidance.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/challenge-led-pathways/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Student-Led-Open-Competition-Challenge-Pathways-FAQs.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esrc.ukri.org/skills-and-careers/doctoral-training/prospective-students/what-is-an-esrc-studentship-worth/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:team@sgsss.ac.uk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:team@sgsss.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Open-Collab-Agreement-Template.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Masters-Arrangement-Form.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apply.sgsss.ac.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Open-Collab-Competition-Guidance.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/challenge-led-pathways/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Student-Led-Open-Competition-Challenge-Pathways-FAQs.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esrc.ukri.org/skills-and-careers/doctoral-training/prospective-students/what-is-an-esrc-studentship-worth/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-ESRC-Approved-Masters.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:team@sgsss.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Open-Collab-Competition-Guidance.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B2028B16C43B45F1B4075159BF1EE300"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CAE1BECE-67E4-4972-A0C8-6AFE060A914E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00781F6A" w:rsidRDefault="00C17371" w:rsidP="00C17371">
           <w:pPr>
             <w:pStyle w:val="B2028B16C43B45F1B4075159BF1EE300"/>
           </w:pPr>
           <w:r w:rsidRPr="006368AF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
@@ -15949,80 +16093,80 @@
           <w:r w:rsidRPr="0012398C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A2D0ED71A87E4342931B5C513C5111F7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7FF682D9-4289-4344-A2DC-0668B6022D08}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008A3FDC" w:rsidP="008A3FDC">
+        <w:p w:rsidR="0078226B" w:rsidRDefault="008A3FDC" w:rsidP="008A3FDC">
           <w:pPr>
             <w:pStyle w:val="A2D0ED71A87E4342931B5C513C5111F7"/>
           </w:pPr>
           <w:r w:rsidRPr="0012398C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="63644EE1B6614962B62BF5C03026C5EE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77CEE2DA-C5AC-40B4-9F7E-A133FA775461}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008A3FDC" w:rsidP="008A3FDC">
+        <w:p w:rsidR="0078226B" w:rsidRDefault="008A3FDC" w:rsidP="008A3FDC">
           <w:pPr>
             <w:pStyle w:val="63644EE1B6614962B62BF5C03026C5EE"/>
           </w:pPr>
           <w:r w:rsidRPr="0012398C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -16041,166 +16185,184 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Condensed Light">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00042ADD"/>
     <w:rsid w:val="00036226"/>
     <w:rsid w:val="00042ADD"/>
     <w:rsid w:val="000433BE"/>
     <w:rsid w:val="00072C25"/>
     <w:rsid w:val="00087A43"/>
+    <w:rsid w:val="000C2263"/>
     <w:rsid w:val="001004CF"/>
     <w:rsid w:val="001C2FB9"/>
     <w:rsid w:val="00423018"/>
     <w:rsid w:val="004B072D"/>
     <w:rsid w:val="004E744F"/>
     <w:rsid w:val="00560085"/>
     <w:rsid w:val="00585E13"/>
     <w:rsid w:val="005C28B7"/>
     <w:rsid w:val="006040F9"/>
     <w:rsid w:val="00696055"/>
     <w:rsid w:val="006D03FC"/>
     <w:rsid w:val="00746B6C"/>
     <w:rsid w:val="00781F6A"/>
+    <w:rsid w:val="0078226B"/>
+    <w:rsid w:val="007C1BCA"/>
     <w:rsid w:val="007F0EED"/>
     <w:rsid w:val="00805F49"/>
     <w:rsid w:val="008206C1"/>
     <w:rsid w:val="00824DCD"/>
     <w:rsid w:val="00850D9D"/>
     <w:rsid w:val="008A3FDC"/>
     <w:rsid w:val="008B7D4F"/>
     <w:rsid w:val="008F6EB6"/>
     <w:rsid w:val="00903E14"/>
     <w:rsid w:val="00962E1A"/>
     <w:rsid w:val="009D2E4E"/>
     <w:rsid w:val="00A708F4"/>
     <w:rsid w:val="00B4763A"/>
     <w:rsid w:val="00B75C79"/>
     <w:rsid w:val="00C17371"/>
     <w:rsid w:val="00C2666D"/>
     <w:rsid w:val="00C35CEF"/>
     <w:rsid w:val="00C51748"/>
     <w:rsid w:val="00C9554C"/>
     <w:rsid w:val="00D03B22"/>
     <w:rsid w:val="00D911CE"/>
     <w:rsid w:val="00DA6C06"/>
     <w:rsid w:val="00E05691"/>
+    <w:rsid w:val="00EE1FAA"/>
+    <w:rsid w:val="00F07C6C"/>
     <w:rsid w:val="00F21779"/>
     <w:rsid w:val="00F83B11"/>
     <w:rsid w:val="00FF2696"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -16683,58 +16845,50 @@
     <w:rsid w:val="000433BE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8A94F4F274045AFB82CC793E9239A72">
     <w:name w:val="C8A94F4F274045AFB82CC793E9239A72"/>
     <w:rsid w:val="00C51748"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="390997AE462C42D5A1EC17ECB8DB66CD">
     <w:name w:val="390997AE462C42D5A1EC17ECB8DB66CD"/>
     <w:rsid w:val="00F83B11"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDB871A6231C473DB442FC1D6C6886B7">
     <w:name w:val="DDB871A6231C473DB442FC1D6C6886B7"/>
     <w:rsid w:val="00F83B11"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C65999B8697540B694E275185FE86088">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2D0ED71A87E4342931B5C513C5111F7">
     <w:name w:val="A2D0ED71A87E4342931B5C513C5111F7"/>
     <w:rsid w:val="008A3FDC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63644EE1B6614962B62BF5C03026C5EE">
     <w:name w:val="63644EE1B6614962B62BF5C03026C5EE"/>
     <w:rsid w:val="008A3FDC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -16987,79 +17141,80 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B7B8BF0644C4E47862514133CECCC9E" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8fa6b1d07bbd252afa0cb8fc94e275a1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8583855fe14e87a5fa6feebcdd648841" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B7B8BF0644C4E47862514133CECCC9E" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="172038ab98d65a8dd4aec8342ef938de">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6095809dc6f6fa8cdc45cc35d8a14950" ns2:_="" ns3:_="">
     <xsd:import namespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <xsd:import namespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Cohort" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -17118,50 +17273,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_x0023_" ma:index="26" nillable="true" ma:displayName="#" ma:format="Dropdown" ma:internalName="_x0023_" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Cohort" ma:index="27" nillable="true" ma:displayName="Cohort" ma:format="Dropdown" ma:internalName="Cohort">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="DTP2 Cohort 1"/>
               <xsd:enumeration value="DTP1 Cohort 7"/>
               <xsd:enumeration value="DTP1 Cohort 6"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -17288,110 +17448,110 @@
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_x0023_ xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
     <Cohort xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35372F9C-BE9D-442C-9BF8-CAB6E5AC322C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE207112-6189-4B7D-8D93-B785AA3DAB8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6BAC4CE-3D12-4226-A883-3AD2DBD397BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4ACE93D2-E319-48CB-84A6-9AA0498B5F89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8C86149-0BCE-47A3-873E-CD238416B360}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>17761</Characters>
+  <Pages>4</Pages>
+  <Words>3187</Words>
+  <Characters>18171</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Edinburgh</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20835</CharactersWithSpaces>
+  <CharactersWithSpaces>21316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HOFFIE Ross</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007B7B8BF0644C4E47862514133CECCC9E</vt:lpwstr>
   </property>