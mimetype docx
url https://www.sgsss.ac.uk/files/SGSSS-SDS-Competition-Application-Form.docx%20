--- v0 (2025-10-08)
+++ v1 (2026-08-25)
@@ -1,1202 +1,1216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3A6F0F79" w14:textId="2F633BEF" w:rsidR="0055037E" w:rsidRDefault="002D0F07" w:rsidP="005F04E2">
+    <w:p w:rsidR="0055037E" w:rsidP="005F04E2" w:rsidRDefault="002848A6" w14:paraId="3A6F0F79" w14:textId="4362E531">
       <w:pPr>
         <w:spacing w:before="79"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="231F20"/>
           <w:sz w:val="44"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="231F20"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0575DA30" wp14:editId="4C223072">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0575DA30" wp14:editId="06297E2C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2718173</wp:posOffset>
+              <wp:posOffset>2952826</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-55743</wp:posOffset>
+              <wp:posOffset>-430559</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2815327" cy="715617"/>
-            <wp:effectExtent l="0" t="0" r="4445" b="8890"/>
+            <wp:extent cx="2490716" cy="633105"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="SGSSS Stacked.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2824332" cy="717906"/>
+                      <a:ext cx="2490716" cy="633105"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="231F20"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00CBE13C" wp14:editId="7219A3FD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00CBE13C" wp14:editId="43DE3B2F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>850707</wp:posOffset>
+              <wp:posOffset>898667</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-341990</wp:posOffset>
+              <wp:posOffset>-669812</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1419887" cy="1247847"/>
-            <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
+            <wp:extent cx="1241946" cy="1091466"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="SDS Logo.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1422129" cy="1249817"/>
+                      <a:ext cx="1241946" cy="1091466"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730E8144" w14:textId="7E444BC7" w:rsidR="0055037E" w:rsidRDefault="0055037E" w:rsidP="005F04E2">
+    <w:p w:rsidRPr="002848A6" w:rsidR="00981094" w:rsidP="1F51F586" w:rsidRDefault="0055037E" w14:paraId="42EBB998" w14:textId="110E1E73">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="0055037E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00617901">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kills </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="0055037E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00617901">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evelopment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="0055037E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00617901">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>cotland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00963B7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SDS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00617901">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00480A96">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Collaborative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00480A96">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="002D0F07">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studentship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="003D229A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Competition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00480A96">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00B15990">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00C00951">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00931B70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00622E34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00931B70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002848A6" w:rsidR="004A74D5" w:rsidP="005F04E2" w:rsidRDefault="00480A96" w14:paraId="0E0E98A3" w14:textId="406A7918">
       <w:pPr>
         <w:spacing w:before="79"/>
         <w:ind w:right="-1"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Impact" w:hAnsi="Impact"/>
           <w:b/>
-          <w:noProof/>
-          <w:color w:val="231F20"/>
+          <w:color w:val="073B59"/>
           <w:sz w:val="44"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002848A6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Application Form</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="42EBB998" w14:textId="416E3AF8" w:rsidR="00981094" w:rsidRPr="003065E3" w:rsidRDefault="0055037E" w:rsidP="53E02C60">
-[...2 lines deleted...]
-        <w:ind w:right="-1"/>
+    <w:p w:rsidRPr="003065E3" w:rsidR="00386284" w:rsidP="005F04E2" w:rsidRDefault="00386284" w14:paraId="1AD61891" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="20"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="073B59"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="3254833D" w:rsidP="72687AA4" w:rsidRDefault="3254833D" w14:paraId="7F5DF41D" w14:textId="362ED53F">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="3254833D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Please note, YOU WILL NOT BE ABLE TO UPLOAD THIS APPLICATION FORM - ALL APPLICATIONS MUST BE MADE USING THE ONLINE APPLICATION SYSTEM. This Word version can be used to develop your application offline and to share with your supervisors for feedback. You will be able to copy across from the Word version to the online application system (</w:t>
+      </w:r>
+      <w:hyperlink r:id="R385df458fd734c4e">
+        <w:r w:rsidRPr="72687AA4" w:rsidR="3254833D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:noProof w:val="0"/>
+            <w:color w:val="073B59"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>SGSSS Apply</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="3254833D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="3254833D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you have difficulties using our application portal, please contact as soon as possible at </w:t>
+      </w:r>
+      <w:hyperlink r:id="R0305c33b7ccc4be9">
+        <w:r w:rsidRPr="72687AA4" w:rsidR="3254833D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:noProof w:val="0"/>
+            <w:color w:val="073B59"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>team@sgsss.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="3254833D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="3254833D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002848A6" w:rsidR="00252FD1" w:rsidP="1F51F586" w:rsidRDefault="002B2852" w14:paraId="7B477F9B" w14:textId="59D63E3C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="002B2852">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervisors can only submit one application per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="007913F1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supervisor-led </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="002B2852">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>competition – that is, a supervisor may apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="007913F1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> once to the Open </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="002B2852">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Collaborative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="007913F1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="002B2852">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Skills Development Scotland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="007913F1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Collaborative and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="002B2852">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Steers Competition. Please note, the single application requirement applies to any position within a supervisory team – that is, an applicant cannot apply to a competition as first supervisor on one application and second (or subsequent supervisor) on another application to the same competition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00252FD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00C576E1">
+        <w:rPr>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00C576E1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any application submitted to a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="000D3B95">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00C576E1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upervisor-led </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="000D3B95">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00C576E1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ompetition must not be repurposed as a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="000D3B95">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00C576E1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tudent-led applica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00C576E1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="0095478C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with any applications to the Student-led </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="000D3B95">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="0095478C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Competition which are assessed to be resubmissions of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="000D3B95">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="0095478C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>upervisor-led application being withdrawn from the competition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002848A6" w:rsidR="00DF7E23" w:rsidP="574484A3" w:rsidRDefault="00DF7E23" w14:paraId="6826DFBB" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-          <w:sz w:val="44"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003065E3">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002848A6" w:rsidR="00764019" w:rsidP="00764019" w:rsidRDefault="00764019" w14:paraId="5FD16966" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-          <w:sz w:val="44"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00617901" w:rsidRPr="003065E3">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002848A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
-          <w:sz w:val="44"/>
-[...602 lines deleted...]
-        <w:r w:rsidRPr="006B4690">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is strongly recommended that supervisors inform their institution if they are considering applying to this competition. </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="002848A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Contact your institution’s HEI Administrative Lead and Deans Network representatives.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002848A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AE7E9C" w14:textId="77777777" w:rsidR="00480A96" w:rsidRDefault="00480A96" w:rsidP="005F04E2"/>
-    <w:p w14:paraId="62E2154B" w14:textId="6CB04D6F" w:rsidR="00882600" w:rsidRDefault="76739A94" w:rsidP="0AB395D5">
+    <w:p w:rsidR="00480A96" w:rsidP="005F04E2" w:rsidRDefault="00480A96" w14:paraId="47AE7E9C" w14:textId="77777777"/>
+    <w:p w:rsidR="00882600" w:rsidP="0AB395D5" w:rsidRDefault="76739A94" w14:paraId="62E2154B" w14:textId="6CB04D6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Applicant Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F439CE6" w14:textId="5B10C0F0" w:rsidR="00882600" w:rsidRDefault="76739A94" w:rsidP="4EFB08D0">
+    <w:p w:rsidR="00882600" w:rsidP="4EFB08D0" w:rsidRDefault="76739A94" w14:paraId="4F439CE6" w14:textId="5B10C0F0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4EFB08D0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please input your details below. The person submitting the application should be the first supervisor. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9750" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2305"/>
         <w:gridCol w:w="7445"/>
       </w:tblGrid>
-      <w:tr w:rsidR="4EFB08D0" w14:paraId="7230AFAB" w14:textId="77777777" w:rsidTr="2F8CD786">
+      <w:tr w:rsidR="4EFB08D0" w:rsidTr="2F8CD786" w14:paraId="7230AFAB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77D9CD10" w14:textId="580D2530" w:rsidR="4EFB08D0" w:rsidRDefault="4EFB08D0" w:rsidP="4EFB08D0">
+          <w:p w:rsidR="4EFB08D0" w:rsidP="4EFB08D0" w:rsidRDefault="4EFB08D0" w14:paraId="77D9CD10" w14:textId="580D2530">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4EFB08D0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA00AC8" w14:textId="58583398" w:rsidR="4EFB08D0" w:rsidRDefault="4EFB08D0" w:rsidP="4EFB08D0">
+          <w:p w:rsidR="4EFB08D0" w:rsidP="4EFB08D0" w:rsidRDefault="4EFB08D0" w14:paraId="5CA00AC8" w14:textId="58583398">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4EFB08D0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Please include title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7445" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C797DAF" w14:textId="60190624" w:rsidR="4EFB08D0" w:rsidRDefault="4EFB08D0" w:rsidP="4EFB08D0">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="4EFB08D0" w:rsidP="4EFB08D0" w:rsidRDefault="4EFB08D0" w14:paraId="1C797DAF" w14:textId="60190624">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4EFB08D0" w14:paraId="50BC86F3" w14:textId="77777777" w:rsidTr="2F8CD786">
+      <w:tr w:rsidR="4EFB08D0" w:rsidTr="2F8CD786" w14:paraId="50BC86F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BEF6E6C" w14:textId="3DED18A8" w:rsidR="4EFB08D0" w:rsidRDefault="4EFB08D0" w:rsidP="4EFB08D0">
+          <w:p w:rsidR="4EFB08D0" w:rsidP="4EFB08D0" w:rsidRDefault="4EFB08D0" w14:paraId="1BEF6E6C" w14:textId="3DED18A8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4EFB08D0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7445" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72BE2920" w14:textId="00756428" w:rsidR="4EFB08D0" w:rsidRDefault="4EFB08D0" w:rsidP="4EFB08D0">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="4EFB08D0" w:rsidP="4EFB08D0" w:rsidRDefault="4EFB08D0" w14:paraId="72BE2920" w14:textId="00756428">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4EFB08D0" w14:paraId="44C41FCD" w14:textId="77777777" w:rsidTr="2F8CD786">
+      <w:tr w:rsidR="4EFB08D0" w:rsidTr="2F8CD786" w14:paraId="44C41FCD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65683737" w14:textId="24E84ED8" w:rsidR="4EFB08D0" w:rsidRDefault="4EFB08D0" w:rsidP="6823B6E3">
+          <w:p w:rsidR="4EFB08D0" w:rsidP="6823B6E3" w:rsidRDefault="4EFB08D0" w14:paraId="65683737" w14:textId="24E84ED8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="49C97109">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7445" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB0525D" w14:textId="764ABCF3" w:rsidR="4EFB08D0" w:rsidRDefault="4EFB08D0" w:rsidP="4EFB08D0">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="4EFB08D0" w:rsidP="4EFB08D0" w:rsidRDefault="4EFB08D0" w14:paraId="3FB0525D" w14:textId="764ABCF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4EFB08D0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Click here to select your HEI"/>
                 <w:tag w:val="Click here to select your HEI"/>
                 <w:id w:val="72864977"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
                   <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
                   <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
                   <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
                   <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
                   <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
                   <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
                   <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
                   <w:listItem w:displayText="University of Highlands &amp; Islands" w:value="University of Highlands &amp; Islands"/>
                   <w:listItem w:displayText="Scotland's Rural College (SRUC)" w:value="Scotland's Rural College (SRUC)"/>
                   <w:listItem w:displayText="University of St. Andrews" w:value="University of St. Andrews"/>
                   <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
                   <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
                   <w:listItem w:displayText="University West of Scotland" w:value="University West of Scotland"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00CF75E3" w:rsidRPr="0012398C">
+                <w:r w:rsidRPr="0012398C" w:rsidR="00CF75E3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F706CD" w14:paraId="728EC4CD" w14:textId="77777777" w:rsidTr="2F8CD786">
+      <w:tr w:rsidR="00F706CD" w:rsidTr="2F8CD786" w14:paraId="728EC4CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B97D47E" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="00F706CD">
+          <w:p w:rsidR="00F706CD" w:rsidP="00F706CD" w:rsidRDefault="00F706CD" w14:paraId="4B97D47E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Challenge-Led Pathway: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D5C9C27" w14:textId="06D88242" w:rsidR="00F706CD" w:rsidRPr="6823B6E3" w:rsidRDefault="00F706CD" w:rsidP="0AB395D5">
+          <w:p w:rsidRPr="6823B6E3" w:rsidR="00F706CD" w:rsidP="0AB395D5" w:rsidRDefault="00F706CD" w14:paraId="0D5C9C27" w14:textId="06D88242">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2F8CD786">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">For more on the challenges, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="2F8CD786">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                 </w:rPr>
                 <w:t>visit here.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formtext"/>
@@ -1213,546 +1227,589 @@
               <w:listItem w:displayText="Communication, AI and New Technologies" w:value="Communication, AI and New Technologies"/>
               <w:listItem w:displayText="Enviornment, Migration and Demographic Change" w:value="Enviornment, Migration and Demographic Change"/>
               <w:listItem w:displayText="Governance and Institutions" w:value="Governance and Institutions"/>
               <w:listItem w:displayText="Health, Wellbeing and Communities" w:value="Health, Wellbeing and Communities"/>
               <w:listItem w:displayText="Securities: Justice, Economies, and Conflict" w:value="Securities: Justice, Economies, and Conflict"/>
               <w:listItem w:displayText="Social Inequalities" w:value="Social Inequalities"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7445" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="105" w:type="dxa"/>
                   <w:right w:w="105" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="34DF38B2" w14:textId="683C7E84" w:rsidR="00F706CD" w:rsidRPr="4EFB08D0" w:rsidRDefault="00F706CD" w:rsidP="4EFB08D0">
+              <w:p w:rsidRPr="4EFB08D0" w:rsidR="00F706CD" w:rsidP="4EFB08D0" w:rsidRDefault="00F706CD" w14:paraId="34DF38B2" w14:textId="683C7E84">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F4793">
                   <w:rPr>
                     <w:rStyle w:val="formtext"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to select Challenge-Led Pathway</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10375220" w14:textId="77777777" w:rsidR="00FD5EBF" w:rsidRDefault="00FD5EBF" w:rsidP="53E02C60">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="00FD5EBF" w:rsidP="53E02C60" w:rsidRDefault="00FD5EBF" w14:paraId="10375220" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63A400B2" w14:textId="77777777" w:rsidR="00CE0868" w:rsidRPr="00D318F9" w:rsidRDefault="00CE0868" w:rsidP="00CE0868">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="000D3295" w:rsidP="000D3295" w:rsidRDefault="000D3295" w14:paraId="79F512B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D318F9">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>To be eligible to be first supervisor in any SGSSS competition, supervisors will    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BB98DD" w14:textId="77777777" w:rsidR="00CE0868" w:rsidRPr="00D318F9" w:rsidRDefault="00CE0868" w:rsidP="00CE0868">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="000D3295" w:rsidP="000D3295" w:rsidRDefault="000D3295" w14:paraId="49DC1D1F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D318F9">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Meet any institutional requirements of first supervisors that are not covered below. Contact your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00D318F9">
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00263CDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           </w:rPr>
           <w:t>HEI Admin lead</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D318F9">
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t> for this information </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E414DA" w14:textId="77777777" w:rsidR="00CE0868" w:rsidRPr="00D318F9" w:rsidRDefault="00CE0868" w:rsidP="00CE0868">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="000D3295" w:rsidP="000D3295" w:rsidRDefault="000D3295" w14:paraId="1C5606E8" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D318F9">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Have undergone supervisor training within your institution within the last 5 years</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5100BC5F" w14:textId="77777777" w:rsidR="00CE0868" w:rsidRPr="00D318F9" w:rsidRDefault="00CE0868" w:rsidP="00CE0868">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="000D3295" w:rsidP="000D3295" w:rsidRDefault="000D3295" w14:paraId="2B53A130" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D318F9">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hold </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D318F9">
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>a research</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D318F9">
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and teaching or research only contract expected to last for the duration of the proposed PhD project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244765CD" w14:textId="69BEA7CF" w:rsidR="00CE0868" w:rsidRPr="00D318F9" w:rsidRDefault="00CE0868" w:rsidP="00CE0868">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="000D3295" w:rsidP="000D3295" w:rsidRDefault="000D3295" w14:paraId="425B7D0A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D318F9">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Work in a department/school/subject area that is administratively aligned to an eligible </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00764019" w:rsidRPr="00C1502C">
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="00263CDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           </w:rPr>
           <w:t>Unit of Assessment (</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00764019" w:rsidRPr="00C1502C">
+        <w:r w:rsidRPr="00263CDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           </w:rPr>
           <w:t>UoA</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00764019" w:rsidRPr="00C1502C">
+        <w:r w:rsidRPr="00263CDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D318F9">
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for your Higher Education Institution </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6219226B" w14:textId="77777777" w:rsidR="00CE0868" w:rsidRPr="00D318F9" w:rsidRDefault="00CE0868" w:rsidP="00CE0868">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="000D3295" w:rsidP="000D3295" w:rsidRDefault="000D3295" w14:paraId="4AD8B0DD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D318F9">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Are a research active Social Scientist with output (papers and/or research funding) that is aligned to your unit of assessment  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794A3E81" w14:textId="77777777" w:rsidR="00CE0868" w:rsidRPr="00D318F9" w:rsidRDefault="00CE0868" w:rsidP="00CE0868">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="000D3295" w:rsidP="000D3295" w:rsidRDefault="000D3295" w14:paraId="7605EC04" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D318F9">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="020101"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>In order to audit supervisor eligibility, as part of the application process, we ask all first supervisors to provide details of a paper or funded research project that adopts a social science perspective. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304CE0B0" w14:textId="77777777" w:rsidR="00CE0868" w:rsidRDefault="00CE0868" w:rsidP="00CE0868">
+    <w:p w:rsidR="00CE0868" w:rsidP="00CE0868" w:rsidRDefault="00CE0868" w14:paraId="304CE0B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1054834D" w14:textId="77777777" w:rsidR="00CE0868" w:rsidRDefault="00CE0868" w:rsidP="00CE0868">
+    <w:p w:rsidR="00CE0868" w:rsidP="00CE0868" w:rsidRDefault="00CE0868" w14:paraId="1054834D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For more on supervisor eligibility, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="001A0FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>visit our webpage.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A286BB" w14:textId="144A5F49" w:rsidR="0AB395D5" w:rsidRDefault="0AB395D5" w:rsidP="0AB395D5">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="0AB395D5" w:rsidP="0AB395D5" w:rsidRDefault="0AB395D5" w14:paraId="49A286BB" w14:textId="144A5F49">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2505C527" w14:textId="7C25F287" w:rsidR="00CB46CA" w:rsidRPr="00836DF5" w:rsidRDefault="00CB46CA" w:rsidP="0AB395D5">
+    <w:p w:rsidRPr="00836DF5" w:rsidR="00CB46CA" w:rsidP="72687AA4" w:rsidRDefault="00CB46CA" w14:paraId="2505C527" w14:textId="7C25F287">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0AB395D5">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00CB46CA">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Proposed Degree</w:t>
       </w:r>
-      <w:r w:rsidR="002C0C93" w:rsidRPr="0AB395D5">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="002C0C93">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Master’s Programmes</w:t>
       </w:r>
-      <w:r w:rsidRPr="0AB395D5">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00CB46CA">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286AF1D7" w14:textId="77777777" w:rsidR="00CB46CA" w:rsidRPr="006368AF" w:rsidRDefault="00CB46CA" w:rsidP="005F04E2">
+    <w:p w:rsidRPr="006368AF" w:rsidR="00CB46CA" w:rsidP="005F04E2" w:rsidRDefault="00CB46CA" w14:paraId="286AF1D7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="7088"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00231F1C" w:rsidRPr="006368AF" w14:paraId="06D7D491" w14:textId="77777777" w:rsidTr="009D5445">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00231F1C" w:rsidTr="009D5445" w14:paraId="06D7D491" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF357FF" w14:textId="02198D5D" w:rsidR="00231F1C" w:rsidRPr="006368AF" w:rsidRDefault="009D5445" w:rsidP="001D0D9B">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00231F1C" w:rsidP="001D0D9B" w:rsidRDefault="009D5445" w14:paraId="4AF357FF" w14:textId="02198D5D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD </w:t>
             </w:r>
-            <w:r w:rsidR="00231F1C" w:rsidRPr="006368AF">
+            <w:r w:rsidRPr="006368AF" w:rsidR="00231F1C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>De</w:t>
             </w:r>
-            <w:r w:rsidR="00231F1C" w:rsidRPr="006368AF">
+            <w:r w:rsidRPr="006368AF" w:rsidR="00231F1C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:rPr>
               <w:t>gree Programme:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27807A12" w14:textId="08175D7C" w:rsidR="00231F1C" w:rsidRPr="006368AF" w:rsidRDefault="00231F1C" w:rsidP="4F5A903F">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00231F1C" w:rsidP="4F5A903F" w:rsidRDefault="00231F1C" w14:paraId="27807A12" w14:textId="08175D7C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4F5A903F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="4F5A903F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="4F5A903F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> PhD Sociology)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75D6945B" w14:textId="5E9483A4" w:rsidR="00882600" w:rsidRDefault="00882600" w:rsidP="005F04E2">
+    <w:p w:rsidR="00882600" w:rsidP="005F04E2" w:rsidRDefault="00882600" w14:paraId="75D6945B" w14:textId="5E9483A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADBE943" w14:textId="776447DE" w:rsidR="009D5445" w:rsidRDefault="009D5445" w:rsidP="009D5445">
+    <w:p w:rsidR="009D5445" w:rsidP="009D5445" w:rsidRDefault="009D5445" w14:paraId="6ADBE943" w14:textId="776447DE">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2494">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Availability of ESRC </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -1801,507 +1858,507 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Home I</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2494">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nstitution</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="153"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9918"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5445" w:rsidRPr="006368AF" w14:paraId="6A58EA6B" w14:textId="77777777" w:rsidTr="5878F8AC">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="009D5445" w:rsidTr="5878F8AC" w14:paraId="6A58EA6B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="581CF7BD" w14:textId="5D37E97A" w:rsidR="009D5445" w:rsidRPr="009D5445" w:rsidRDefault="006C2451" w:rsidP="5878F8AC">
+          <w:p w:rsidRPr="009D5445" w:rsidR="009D5445" w:rsidP="5878F8AC" w:rsidRDefault="006C2451" w14:paraId="581CF7BD" w14:textId="5D37E97A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5878F8AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Please advise which</w:t>
             </w:r>
-            <w:r w:rsidR="002E50AC" w:rsidRPr="5878F8AC">
+            <w:r w:rsidRPr="5878F8AC" w:rsidR="002E50AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19">
-              <w:r w:rsidR="002E50AC" w:rsidRPr="5878F8AC">
+            <w:hyperlink r:id="rId23">
+              <w:r w:rsidRPr="5878F8AC" w:rsidR="002E50AC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>ESRC approved Masters’ programme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="5878F8AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> will be undertaken in the event of the successful student applicant requiring a 1+3</w:t>
             </w:r>
-            <w:r w:rsidR="005311B1" w:rsidRPr="5878F8AC">
+            <w:r w:rsidRPr="5878F8AC" w:rsidR="005311B1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.5</w:t>
             </w:r>
             <w:r w:rsidRPr="5878F8AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> award (ultimately decided by SGSSS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5445" w:rsidRPr="006368AF" w14:paraId="6A8E9DA9" w14:textId="77777777" w:rsidTr="5878F8AC">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="009D5445" w:rsidTr="5878F8AC" w14:paraId="6A8E9DA9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38ED19E5" w14:textId="77777777" w:rsidR="009D5445" w:rsidRDefault="009D5445" w:rsidP="009D5445">
+          <w:p w:rsidR="009D5445" w:rsidP="009D5445" w:rsidRDefault="009D5445" w14:paraId="38ED19E5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DE5F902" w14:textId="77777777" w:rsidR="00762759" w:rsidRPr="006368AF" w:rsidRDefault="00762759" w:rsidP="009D5445">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00762759" w:rsidP="009D5445" w:rsidRDefault="00762759" w14:paraId="2DE5F902" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35F0AFF0" w14:textId="6B7C7F93" w:rsidR="00CB46CA" w:rsidRPr="006368AF" w:rsidRDefault="00CB46CA" w:rsidP="5878F8AC">
+    <w:p w:rsidRPr="006368AF" w:rsidR="00CB46CA" w:rsidP="5878F8AC" w:rsidRDefault="00CB46CA" w14:paraId="35F0AFF0" w14:textId="6B7C7F93">
       <w:pPr>
         <w:spacing w:before="240" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">If the successful </w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> requires a 1+3</w:t>
       </w:r>
-      <w:r w:rsidR="005311B1" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="005311B1">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.5</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> award and the </w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>home</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>institution</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D5445" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="009D5445">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">(first supervisor’s institution) </w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">does not </w:t>
       </w:r>
-      <w:r w:rsidR="009D5445" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="009D5445">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> an </w:t>
       </w:r>
-      <w:r w:rsidR="003B424F" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="003B424F">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ESRC approved </w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Master</w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> programme</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> associated with the pathway </w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>under which this application is made</w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009D5445" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="009D5445">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>the student will need to attend an SGSSS partner institution where the required training is available.</w:t>
       </w:r>
-      <w:r w:rsidR="00A7376C" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00A7376C">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>f this pertains t</w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">o this application, </w:t>
       </w:r>
-      <w:r w:rsidR="00BB2C26" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00BB2C26">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>are required to upload a</w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidR="00475EF9" w:rsidRPr="00C1502C">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00C1502C" w:rsidR="00475EF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Masters</w:t>
         </w:r>
         <w:r w:rsidRPr="00C1502C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Arrangement Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>signed off</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="5878F8AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>SGSSS Deans Group Representative</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the</w:t>
       </w:r>
-      <w:r w:rsidR="00A7376C" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00A7376C">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B424F" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="003B424F">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>proposed</w:t>
       </w:r>
-      <w:r w:rsidR="00B47282" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00B47282">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>institution</w:t>
       </w:r>
-      <w:r w:rsidR="00A7376C" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00A7376C">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>, i.e. where</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Master</w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>s programme will be undertaken, conﬁrm</w:t>
       </w:r>
-      <w:r w:rsidR="00475EF9" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> they </w:t>
       </w:r>
-      <w:r w:rsidR="00E935E0" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00E935E0">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">are happy to accommodate the student and </w:t>
       </w:r>
-      <w:r w:rsidR="00A7376C" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00A7376C">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">accept the fee payable, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidR="00A7376C" w:rsidRPr="5878F8AC">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="5878F8AC" w:rsidR="00A7376C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">as </w:t>
         </w:r>
         <w:r w:rsidRPr="5878F8AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>agr</w:t>
         </w:r>
-        <w:r w:rsidR="00836DF5" w:rsidRPr="5878F8AC">
+        <w:r w:rsidRPr="5878F8AC" w:rsidR="00836DF5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>eed by UKRI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9A57F6" w14:textId="50D00DD3" w:rsidR="00CB46CA" w:rsidRPr="00731FFE" w:rsidRDefault="00CB46CA" w:rsidP="00CB46CA">
+    <w:p w:rsidRPr="00731FFE" w:rsidR="00CB46CA" w:rsidP="00CB46CA" w:rsidRDefault="00CB46CA" w14:paraId="6D9A57F6" w14:textId="50D00DD3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="13"/>
         <w:ind w:right="38"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731FFE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please indicate if t</w:t>
       </w:r>
       <w:r w:rsidR="00A7376C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>his</w:t>
@@ -2340,488 +2397,488 @@
       <w:r w:rsidRPr="00731FFE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1164319745"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00731FFE">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00731FFE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00731FFE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="00731FFE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="294343915"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00731FFE">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00731FFE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552D6709" w14:textId="77777777" w:rsidR="00CB46CA" w:rsidRPr="00731FFE" w:rsidRDefault="00CB46CA" w:rsidP="00CB46CA">
+    <w:p w:rsidRPr="00731FFE" w:rsidR="00CB46CA" w:rsidP="00CB46CA" w:rsidRDefault="00CB46CA" w14:paraId="552D6709" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49D6A90C" w14:textId="7756BFFD" w:rsidR="00CB46CA" w:rsidRPr="00731FFE" w:rsidRDefault="00CB46CA" w:rsidP="00CB46CA">
+    <w:p w:rsidRPr="00731FFE" w:rsidR="00CB46CA" w:rsidP="00CB46CA" w:rsidRDefault="00CB46CA" w14:paraId="49D6A90C" w14:textId="7756BFFD">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00731FFE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If yes, please tick to conﬁrm you will upload</w:t>
       </w:r>
       <w:r w:rsidR="00A7376C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, as part of your application, </w:t>
       </w:r>
       <w:r w:rsidRPr="00731FFE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00475EF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">completed </w:t>
       </w:r>
-      <w:r w:rsidR="00105D83" w:rsidRPr="007F046C">
+      <w:r w:rsidRPr="007F046C" w:rsidR="00105D83">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master</w:t>
       </w:r>
-      <w:r w:rsidR="00A7376C" w:rsidRPr="007F046C">
+      <w:r w:rsidRPr="007F046C" w:rsidR="00A7376C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s Arra</w:t>
       </w:r>
-      <w:r w:rsidR="00EF6AD0" w:rsidRPr="007F046C">
+      <w:r w:rsidRPr="007F046C" w:rsidR="00EF6AD0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ngement</w:t>
       </w:r>
-      <w:r w:rsidR="00A7376C" w:rsidRPr="007F046C">
+      <w:r w:rsidRPr="007F046C" w:rsidR="00A7376C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form</w:t>
       </w:r>
       <w:r w:rsidR="00A7376C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00731FFE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as detailed above</w:t>
       </w:r>
       <w:r w:rsidR="00A7376C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="A8228A"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="487757267"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BB2C26">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+              <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
               <w:color w:val="A8228A"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7D927F87" w14:textId="38ADEA86" w:rsidR="0AB395D5" w:rsidRDefault="0AB395D5" w:rsidP="0AB395D5">
+    <w:p w:rsidR="0AB395D5" w:rsidP="0AB395D5" w:rsidRDefault="0AB395D5" w14:paraId="7D927F87" w14:textId="38ADEA86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48DDF613" w14:textId="084F477E" w:rsidR="0055037E" w:rsidRPr="00093F3C" w:rsidRDefault="0055037E" w:rsidP="0AB395D5">
+    <w:p w:rsidRPr="00093F3C" w:rsidR="0055037E" w:rsidP="0AB395D5" w:rsidRDefault="0055037E" w14:paraId="48DDF613" w14:textId="084F477E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Funding Arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063613BE" w14:textId="33E46846" w:rsidR="0055037E" w:rsidRPr="0055037E" w:rsidRDefault="0055037E" w:rsidP="5878F8AC">
+    <w:p w:rsidRPr="0055037E" w:rsidR="0055037E" w:rsidP="5878F8AC" w:rsidRDefault="0055037E" w14:paraId="063613BE" w14:textId="33E46846">
       <w:pPr>
         <w:spacing w:before="240" w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">As per the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="5878F8AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>competition guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>, all S</w:t>
       </w:r>
-      <w:r w:rsidR="00963B7B" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00963B7B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>DS</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7DF1" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00AD7DF1">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00542785" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00542785">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">studentships </w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>are co-funded by</w:t>
       </w:r>
-      <w:r w:rsidR="00065EA0" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00065EA0">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> SGSSS, </w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>the host insti</w:t>
       </w:r>
-      <w:r w:rsidR="00065EA0" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00065EA0">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>tution and</w:t>
       </w:r>
-      <w:r w:rsidR="00A93642" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00A93642">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
-      <w:r w:rsidR="00963B7B" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00963B7B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>DS</w:t>
       </w:r>
-      <w:r w:rsidR="00A93642" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00A93642">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> as per the below</w:t>
       </w:r>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6683AF" w14:textId="618FB972" w:rsidR="0055037E" w:rsidRPr="0055037E" w:rsidRDefault="0055037E" w:rsidP="00BB2C26">
+    <w:p w:rsidRPr="0055037E" w:rsidR="0055037E" w:rsidP="00BB2C26" w:rsidRDefault="0055037E" w14:paraId="0F6683AF" w14:textId="618FB972">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055037E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SGSSS: 50%; HEI: 17%; </w:t>
       </w:r>
       <w:r w:rsidR="00963B7B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDS</w:t>
       </w:r>
       <w:r w:rsidRPr="0055037E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: 33%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D84E48E" w14:textId="29F2E739" w:rsidR="00836DF5" w:rsidRDefault="00836DF5" w:rsidP="00BB2C26">
+    <w:p w:rsidR="00836DF5" w:rsidP="00BB2C26" w:rsidRDefault="00836DF5" w14:paraId="6D84E48E" w14:textId="29F2E739">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160" w:after="160"/>
         <w:ind w:left="0" w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As part of your </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will be asked to upload confirmation </w:t>
       </w:r>
       <w:r w:rsidR="00155C70">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(email or letter) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">from your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId28">
         <w:r w:rsidRPr="001650BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>SGSSS Deans Group Representative</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirming that your institution will cover the required share of costs associated with this studentship (if successful), as per</w:t>
       </w:r>
       <w:r w:rsidR="00065EA0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the above. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F49C63" w14:textId="2F409496" w:rsidR="00836DF5" w:rsidRDefault="00836DF5" w:rsidP="00836DF5">
+    <w:p w:rsidR="00836DF5" w:rsidP="00836DF5" w:rsidRDefault="00836DF5" w14:paraId="41F49C63" w14:textId="2F409496">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A8228A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96A00">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please tick to conﬁrm you will up</w:t>
       </w:r>
       <w:r w:rsidR="008B2494">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2911,784 +2968,784 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="A8228A"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="155961639"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00731FFE">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
               <w:color w:val="A8228A"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6DD363C7" w14:textId="40171CFF" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="00065EA0">
+    <w:p w:rsidR="00F47F28" w:rsidP="00065EA0" w:rsidRDefault="00F47F28" w14:paraId="6DD363C7" w14:textId="40171CFF">
       <w:pPr>
         <w:pStyle w:val="Infotext"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18189906" w14:textId="6BFF9CD3" w:rsidR="004F2AD2" w:rsidRPr="00B2155B" w:rsidRDefault="001650BC" w:rsidP="0AB395D5">
+    <w:p w:rsidRPr="00B2155B" w:rsidR="004F2AD2" w:rsidP="0AB395D5" w:rsidRDefault="001650BC" w14:paraId="18189906" w14:textId="6BFF9CD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Project Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="7371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B2155B" w14:paraId="2CE2309D" w14:textId="77777777" w:rsidTr="5878F8AC">
+      <w:tr w:rsidR="00B2155B" w:rsidTr="5878F8AC" w14:paraId="2CE2309D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="973"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41878DF3" w14:textId="211D93D8" w:rsidR="00B2155B" w:rsidRDefault="00D54837" w:rsidP="00D54837">
+          <w:p w:rsidR="00B2155B" w:rsidP="00D54837" w:rsidRDefault="00D54837" w14:paraId="41878DF3" w14:textId="211D93D8">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SDS</w:t>
             </w:r>
             <w:r w:rsidR="00093F3C">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B2155B">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>topic:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="085D76D3" w14:textId="6F46CB36" w:rsidR="00B2155B" w:rsidRPr="00093F3C" w:rsidRDefault="3A14BA3E" w:rsidP="5878F8AC">
+          <w:p w:rsidRPr="00093F3C" w:rsidR="00B2155B" w:rsidP="5878F8AC" w:rsidRDefault="3A14BA3E" w14:paraId="085D76D3" w14:textId="6F46CB36">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5878F8AC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Refer to</w:t>
             </w:r>
-            <w:r w:rsidR="7EDB60F4" w:rsidRPr="5878F8AC">
+            <w:r w:rsidRPr="5878F8AC" w:rsidR="7EDB60F4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5878F8AC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>topic descriptions</w:t>
             </w:r>
-            <w:r w:rsidR="7EDB60F4" w:rsidRPr="5878F8AC">
+            <w:r w:rsidRPr="5878F8AC" w:rsidR="7EDB60F4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
-              <w:r w:rsidR="7EDB60F4" w:rsidRPr="5878F8AC">
+            <w:hyperlink r:id="rId29">
+              <w:r w:rsidRPr="5878F8AC" w:rsidR="7EDB60F4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04A44470" w14:textId="77777777" w:rsidR="00B2155B" w:rsidRDefault="00B2155B">
+          <w:p w:rsidR="00B2155B" w:rsidRDefault="00B2155B" w14:paraId="04A44470" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72070A63" w14:textId="77777777" w:rsidR="00093F3C" w:rsidRPr="00B2155B" w:rsidRDefault="00093F3C" w:rsidP="00B2155B">
+    <w:p w:rsidRPr="00B2155B" w:rsidR="00093F3C" w:rsidP="00B2155B" w:rsidRDefault="00093F3C" w14:paraId="72070A63" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="7371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00231F1C" w:rsidRPr="006368AF" w14:paraId="128E0FD1" w14:textId="77777777" w:rsidTr="00093F3C">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00231F1C" w:rsidTr="00093F3C" w14:paraId="128E0FD1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6626E399" w14:textId="77C24888" w:rsidR="00231F1C" w:rsidRPr="006368AF" w:rsidRDefault="00231F1C" w:rsidP="001D0D9B">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00231F1C" w:rsidP="001D0D9B" w:rsidRDefault="00231F1C" w14:paraId="6626E399" w14:textId="77C24888">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Proposed project title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22DDB097" w14:textId="77777777" w:rsidR="00231F1C" w:rsidRDefault="00231F1C" w:rsidP="005F04E2">
+          <w:p w:rsidR="00231F1C" w:rsidP="005F04E2" w:rsidRDefault="00231F1C" w14:paraId="22DDB097" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52CFD233" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="005F04E2">
+          <w:p w:rsidR="00F47F28" w:rsidP="005F04E2" w:rsidRDefault="00F47F28" w14:paraId="52CFD233" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CF65E56" w14:textId="4AC3C0FF" w:rsidR="00F47F28" w:rsidRPr="006368AF" w:rsidRDefault="00F47F28" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00F47F28" w:rsidP="005F04E2" w:rsidRDefault="00F47F28" w14:paraId="7CF65E56" w14:textId="4AC3C0FF">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="027721ED" w14:textId="61DFB4CD" w:rsidR="00F47F28" w:rsidRPr="009161ED" w:rsidRDefault="00F47F28" w:rsidP="00F47F28">
+    <w:p w:rsidRPr="009161ED" w:rsidR="00F47F28" w:rsidP="00F47F28" w:rsidRDefault="00F47F28" w14:paraId="027721ED" w14:textId="61DFB4CD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10201"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F47F28" w:rsidRPr="006368AF" w14:paraId="32EBFBE2" w14:textId="77777777" w:rsidTr="006729E9">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00F47F28" w:rsidTr="006729E9" w14:paraId="32EBFBE2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="03025CA2" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRPr="006368AF" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="03025CA2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CA86309" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRPr="006368AF" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="0CA86309" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please summarise the project in under 300 words</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47F28" w:rsidRPr="006368AF" w14:paraId="4BA3F4AE" w14:textId="77777777" w:rsidTr="006729E9">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00F47F28" w:rsidTr="006729E9" w14:paraId="4BA3F4AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="222ACCA2" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="222ACCA2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EF92EA4" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="5EF92EA4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="187F2C39" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="187F2C39" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61D05262" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="61D05262" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FF564FA" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="0FF564FA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="542F8976" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="542F8976" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EB94803" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="3EB94803" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="650C7441" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="650C7441" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29D4C14C" w14:textId="2B3486B8" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="29D4C14C" w14:textId="2B3486B8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19210BDA" w14:textId="0621E3E7" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="19210BDA" w14:textId="0621E3E7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D30D68E" w14:textId="79D5EFCE" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="5D30D68E" w14:textId="79D5EFCE">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F5DAEAB" w14:textId="384296A1" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="1F5DAEAB" w14:textId="384296A1">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D995DE0" w14:textId="41C61D26" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="6D995DE0" w14:textId="41C61D26">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68591DA2" w14:textId="14335AC5" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="68591DA2" w14:textId="14335AC5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="112E0499" w14:textId="3FB1E79E" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="112E0499" w14:textId="3FB1E79E">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="270F7610" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="270F7610" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="620858B9" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="620858B9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7540A26C" w14:textId="77777777" w:rsidR="00F47F28" w:rsidRPr="006368AF" w:rsidRDefault="00F47F28" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00F47F28" w:rsidP="006729E9" w:rsidRDefault="00F47F28" w14:paraId="7540A26C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06EFB8C0" w14:textId="77777777" w:rsidR="009161ED" w:rsidRDefault="009161ED" w:rsidP="00731FFE">
+    <w:p w:rsidR="009161ED" w:rsidP="00731FFE" w:rsidRDefault="009161ED" w14:paraId="06EFB8C0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="556598AA" w14:textId="77777777" w:rsidR="009161ED" w:rsidRDefault="009161ED">
+    <w:p w:rsidR="009161ED" w:rsidRDefault="009161ED" w14:paraId="556598AA" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C108DB8" w14:textId="358F4C0F" w:rsidR="004B59E4" w:rsidRDefault="00AD2EDB" w:rsidP="00731FFE">
+    <w:p w:rsidR="004B59E4" w:rsidP="00731FFE" w:rsidRDefault="00AD2EDB" w14:paraId="4C108DB8" w14:textId="358F4C0F">
       <w:pPr>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001650BC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Res</w:t>
       </w:r>
-      <w:r w:rsidR="00E2561D" w:rsidRPr="001650BC">
+      <w:r w:rsidRPr="001650BC" w:rsidR="00E2561D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>earch Idea and Case for Support</w:t>
       </w:r>
-      <w:r w:rsidR="005C7871" w:rsidRPr="001650BC">
+      <w:r w:rsidRPr="001650BC" w:rsidR="005C7871">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00007250" w:rsidRPr="001650BC">
+      <w:r w:rsidRPr="001650BC" w:rsidR="00007250">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2B13FB" w14:textId="722D0A63" w:rsidR="00AD2EDB" w:rsidRPr="006368AF" w:rsidRDefault="005C7871" w:rsidP="5878F8AC">
+    <w:p w:rsidRPr="006368AF" w:rsidR="00AD2EDB" w:rsidP="5878F8AC" w:rsidRDefault="005C7871" w14:paraId="6C2B13FB" w14:textId="722D0A63">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5878F8AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Please consult the</w:t>
       </w:r>
-      <w:r w:rsidR="00CF75E3" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00CF75E3">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidR="00CF75E3" w:rsidRPr="5878F8AC">
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="5878F8AC" w:rsidR="00CF75E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>competition guidance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B009CC" w:rsidRPr="5878F8AC">
+      <w:r w:rsidRPr="5878F8AC" w:rsidR="00B009CC">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> before completing the below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3DC4A5" w14:textId="77777777" w:rsidR="000B036D" w:rsidRPr="00352E4B" w:rsidRDefault="000B036D" w:rsidP="000B036D">
+    <w:p w:rsidRPr="00352E4B" w:rsidR="000B036D" w:rsidP="000B036D" w:rsidRDefault="000B036D" w14:paraId="1E3DC4A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="20" w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="49F0030F">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>As of 2024 intake, all ESRC funded students will be expected to submit their PhD within the funded period – that is, the ESRC will no longer recognise the thesis-pending or ‘writing-up’ year.  To support student wellbeing and to ensure that our universities are not penalised for non-completion (the ESRC reserves the right to withhold awards from institutions which do not comply), it is vitally important that plans are feasible within the funded component of the PhD). This will be scrutinised by assessors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42ADBA5E" w14:textId="77777777" w:rsidR="000B036D" w:rsidRDefault="000B036D" w:rsidP="000B036D">
+    <w:p w:rsidR="000B036D" w:rsidP="000B036D" w:rsidRDefault="000B036D" w14:paraId="42ADBA5E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="20" w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="49F0030F">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>ESRC provide an additional 0.5 years but this is not for PhD research it comprises research in practice (+ training) and new skills that ESRC wish PhD students to be exposed to.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E595680" w14:textId="77777777" w:rsidR="0069277F" w:rsidRDefault="0069277F" w:rsidP="53E02C60">
+    <w:p w:rsidR="0069277F" w:rsidP="53E02C60" w:rsidRDefault="0069277F" w14:paraId="1E595680" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="20" w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BAA76AC" w14:textId="181E60CE" w:rsidR="00AD2EDB" w:rsidRPr="00352E4B" w:rsidRDefault="00AD2EDB" w:rsidP="00731FFE">
+    <w:p w:rsidRPr="00352E4B" w:rsidR="00AD2EDB" w:rsidP="00731FFE" w:rsidRDefault="00AD2EDB" w14:paraId="4BAA76AC" w14:textId="181E60CE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="20" w:right="1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="675C552A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>The case for support should be a maximum of 2</w:t>
       </w:r>
       <w:r w:rsidR="005F0B0B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="675C552A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>250 words (not including references which are to be uploaded separately at submission) and</w:t>
       </w:r>
-      <w:r w:rsidR="00FA788A" w:rsidRPr="675C552A">
+      <w:r w:rsidRPr="675C552A" w:rsidR="00FA788A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve"> MUST</w:t>
       </w:r>
       <w:r w:rsidRPr="675C552A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve"> include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAAEA6B" w14:textId="70551163" w:rsidR="00DE7F6C" w:rsidRPr="00352E4B" w:rsidRDefault="00AD2EDB" w:rsidP="00731FFE">
+    <w:p w:rsidRPr="00352E4B" w:rsidR="00DE7F6C" w:rsidP="00731FFE" w:rsidRDefault="00AD2EDB" w14:paraId="3EAAEA6B" w14:textId="70551163">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:right="294"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00352E4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
       <w:r w:rsidRPr="00352E4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
@@ -3836,300 +3893,300 @@
       <w:r w:rsidRPr="00352E4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>methodologies/methods/techniques</w:t>
       </w:r>
       <w:r w:rsidRPr="00352E4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00352E4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>employed. Anticipated project outcomes in terms of research output and for the collaborative p</w:t>
       </w:r>
-      <w:r w:rsidR="008333E7" w:rsidRPr="00352E4B">
+      <w:r w:rsidRPr="00352E4B" w:rsidR="008333E7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>artner including likely impacts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6597934D" w14:textId="388D0F7A" w:rsidR="00AD2EDB" w:rsidRPr="00352E4B" w:rsidRDefault="00AD2EDB" w:rsidP="00731FFE">
+    <w:p w:rsidRPr="00352E4B" w:rsidR="00AD2EDB" w:rsidP="00731FFE" w:rsidRDefault="00AD2EDB" w14:paraId="6597934D" w14:textId="388D0F7A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:right="294"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00352E4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Timetab</w:t>
       </w:r>
-      <w:r w:rsidR="00DE7F6C" w:rsidRPr="00352E4B">
+      <w:r w:rsidRPr="00352E4B" w:rsidR="00DE7F6C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
-      <w:r w:rsidR="00DE7F6C" w:rsidRPr="00352E4B">
+      <w:r w:rsidRPr="00352E4B" w:rsidR="00DE7F6C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ensuring that the proposal is feasible within a 3-year funded PhD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FAE39E" w14:textId="14FFD5F7" w:rsidR="00AD2EDB" w:rsidRPr="00352E4B" w:rsidRDefault="008333E7" w:rsidP="00731FFE">
+    <w:p w:rsidRPr="00352E4B" w:rsidR="00AD2EDB" w:rsidP="00731FFE" w:rsidRDefault="008333E7" w14:paraId="02FAE39E" w14:textId="14FFD5F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00352E4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Knowledge exchange activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFAD46D" w14:textId="0E5236CF" w:rsidR="00AD2EDB" w:rsidRPr="00352E4B" w:rsidRDefault="00AD2EDB" w:rsidP="00731FFE">
+    <w:p w:rsidRPr="00352E4B" w:rsidR="00AD2EDB" w:rsidP="00731FFE" w:rsidRDefault="00AD2EDB" w14:paraId="6DFAD46D" w14:textId="0E5236CF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00352E4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any plans for dissemination of research </w:t>
       </w:r>
-      <w:r w:rsidR="008333E7" w:rsidRPr="00352E4B">
+      <w:r w:rsidRPr="00352E4B" w:rsidR="008333E7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>outputs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB443FF" w14:textId="7CF33934" w:rsidR="00AD2EDB" w:rsidRPr="006368AF" w:rsidRDefault="00AD2EDB" w:rsidP="00731FFE">
+    <w:p w:rsidRPr="006368AF" w:rsidR="00AD2EDB" w:rsidP="00731FFE" w:rsidRDefault="00AD2EDB" w14:paraId="4AB443FF" w14:textId="7CF33934">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00352E4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ethical issues associated with this proposal </w:t>
       </w:r>
-      <w:r w:rsidR="006A56FE" w:rsidRPr="00352E4B">
+      <w:r w:rsidRPr="00352E4B" w:rsidR="006A56FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(including those that may impact on formal ethics committee approval </w:t>
       </w:r>
-      <w:r w:rsidR="006A56FE" w:rsidRPr="00352E4B">
+      <w:r w:rsidRPr="00352E4B" w:rsidR="006A56FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="006A56FE" w:rsidRPr="00352E4B">
+      <w:r w:rsidRPr="00352E4B" w:rsidR="006A56FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> those requiring ongoing consideration in the field/during analysis) an</w:t>
       </w:r>
-      <w:r w:rsidR="006A56FE" w:rsidRPr="00913562">
+      <w:r w:rsidRPr="00913562" w:rsidR="006A56FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>d pro</w:t>
       </w:r>
       <w:r w:rsidR="008333E7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>posed actions to mitigate these</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A17BDC" w14:textId="0EA05F7E" w:rsidR="00AD2EDB" w:rsidRPr="006368AF" w:rsidRDefault="00AD2EDB" w:rsidP="00731FFE">
+    <w:p w:rsidRPr="006368AF" w:rsidR="00AD2EDB" w:rsidP="00731FFE" w:rsidRDefault="00AD2EDB" w14:paraId="00A17BDC" w14:textId="0EA05F7E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006368AF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any appropriate arrangements relating </w:t>
       </w:r>
       <w:r w:rsidR="008333E7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to Intellectual Property Rights</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1961D1" w14:textId="5EE1A1F0" w:rsidR="00AD2EDB" w:rsidRPr="006368AF" w:rsidRDefault="00AD2EDB" w:rsidP="00731FFE">
+    <w:p w:rsidRPr="006368AF" w:rsidR="00AD2EDB" w:rsidP="00731FFE" w:rsidRDefault="00AD2EDB" w14:paraId="4E1961D1" w14:textId="5EE1A1F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:right="38"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006368AF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Supervision and ﬁt with project and proposed training arrangements (please make reference to experience of supervisors including in relation to successful collaborative research, combination of supervisory skills, research environment </w:t>
       </w:r>
-      <w:r w:rsidR="00242466" w:rsidRPr="006368AF">
+      <w:r w:rsidRPr="006368AF" w:rsidR="00242466">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="006368AF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> how the research ﬁts within the HEI and School, and how </w:t>
       </w:r>
       <w:r w:rsidR="008333E7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the training needs will be met)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECA5FED" w14:textId="23451C12" w:rsidR="00AD2EDB" w:rsidRDefault="00AD2EDB" w:rsidP="00697A38">
+    <w:p w:rsidR="00AD2EDB" w:rsidP="00697A38" w:rsidRDefault="00AD2EDB" w14:paraId="3ECA5FED" w14:textId="23451C12">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="53" w:after="120"/>
         <w:ind w:right="-3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="675C552A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidR="1824351E" w:rsidRPr="675C552A">
+      <w:r w:rsidRPr="675C552A" w:rsidR="1824351E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="675C552A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t>ote</w:t>
       </w:r>
       <w:r w:rsidR="005F0B0B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t>: When</w:t>
       </w:r>
       <w:r w:rsidRPr="675C552A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
@@ -4162,1076 +4219,1075 @@
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t xml:space="preserve">ﬁt </w:t>
       </w:r>
       <w:r w:rsidR="00617901">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="00D54837">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t>SDS</w:t>
       </w:r>
       <w:r w:rsidRPr="675C552A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="007B2373" w:rsidRPr="675C552A">
+      <w:r w:rsidRPr="675C552A" w:rsidR="007B2373">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t>both</w:t>
       </w:r>
       <w:r w:rsidRPr="675C552A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t xml:space="preserve"> must </w:t>
       </w:r>
-      <w:r w:rsidR="0064497A" w:rsidRPr="675C552A">
+      <w:r w:rsidRPr="675C552A" w:rsidR="0064497A">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t xml:space="preserve">demonstrate specific benefits to the student and the project. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10161" w:type="dxa"/>
         <w:tblInd w:w="40" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10161"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD2EDB" w:rsidRPr="006368AF" w14:paraId="1E6EB8C7" w14:textId="77777777" w:rsidTr="00475EF9">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00AD2EDB" w:rsidTr="00475EF9" w14:paraId="1E6EB8C7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="6681"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D987FE1" w14:textId="35FE976C" w:rsidR="00AD2EDB" w:rsidRPr="006368AF" w:rsidRDefault="00AD2EDB" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00AD2EDB" w:rsidP="005F04E2" w:rsidRDefault="00AD2EDB" w14:paraId="3D987FE1" w14:textId="35FE976C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="0" w:right="-3"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="043E9E5F" w14:textId="77777777" w:rsidR="00475EF9" w:rsidRDefault="00475EF9" w:rsidP="00731FFE">
+    <w:p w:rsidR="00475EF9" w:rsidP="00731FFE" w:rsidRDefault="00475EF9" w14:paraId="043E9E5F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0C3929" w14:textId="623772DE" w:rsidR="004B59E4" w:rsidRDefault="00244AE5" w:rsidP="574484A3">
+    <w:p w:rsidR="004B59E4" w:rsidP="574484A3" w:rsidRDefault="00244AE5" w14:paraId="0A0C3929" w14:textId="623772DE">
       <w:pPr>
         <w:spacing w:before="360" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="574484A3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Risk Assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0088D6C2" w14:textId="77748F81" w:rsidR="17D2C45F" w:rsidRDefault="008D6EC3" w:rsidP="0AB395D5">
+    <w:p w:rsidR="17D2C45F" w:rsidP="0AB395D5" w:rsidRDefault="008D6EC3" w14:paraId="0088D6C2" w14:textId="77748F81">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Please indicate the aspects of your proposal that may be at risk of non-implementation. Indicate the likelihood of such risks and the approaches that you will take to manage such risks in order to ensure that timely completion of your</w:t>
       </w:r>
-      <w:r w:rsidR="2C2748BD" w:rsidRPr="0AB395D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0AB395D5" w:rsidR="2C2748BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> studentship </w:t>
       </w:r>
-      <w:r w:rsidR="2C2748BD" w:rsidRPr="0AB395D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0AB395D5" w:rsidR="2C2748BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within the funded period </w:t>
       </w:r>
-      <w:r w:rsidR="2C2748BD" w:rsidRPr="0AB395D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0AB395D5" w:rsidR="2C2748BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is not compromised (250 words max).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10201"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA788A" w:rsidRPr="00913562" w14:paraId="03F7B81B" w14:textId="77777777" w:rsidTr="00475EF9">
+      <w:tr w:rsidRPr="00913562" w:rsidR="00FA788A" w:rsidTr="00475EF9" w14:paraId="03F7B81B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="4535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5C9F57" w14:textId="77777777" w:rsidR="00FA788A" w:rsidRDefault="00FA788A" w:rsidP="005F04E2">
-[...34 lines deleted...]
-          <w:p w14:paraId="05936E36" w14:textId="1CC2BE91" w:rsidR="008D3056" w:rsidRPr="00913562" w:rsidRDefault="008D3056" w:rsidP="005F04E2">
+          <w:p w:rsidR="00FA788A" w:rsidP="005F04E2" w:rsidRDefault="00FA788A" w14:paraId="7C5C9F57" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008D3056" w:rsidP="005F04E2" w:rsidRDefault="008D3056" w14:paraId="34E04D2F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008D3056" w:rsidP="005F04E2" w:rsidRDefault="008D3056" w14:paraId="70C7D0A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008D3056" w:rsidP="005F04E2" w:rsidRDefault="008D3056" w14:paraId="1675919A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008D3056" w:rsidP="005F04E2" w:rsidRDefault="008D3056" w14:paraId="761591E5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00913562" w:rsidR="008D3056" w:rsidP="005F04E2" w:rsidRDefault="008D3056" w14:paraId="05936E36" w14:textId="1CC2BE91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2DDF25A5" w14:textId="77777777" w:rsidR="007469D6" w:rsidRDefault="007469D6" w:rsidP="0AB395D5">
+    <w:p w:rsidR="007469D6" w:rsidP="0AB395D5" w:rsidRDefault="007469D6" w14:paraId="2DDF25A5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663BD1EB" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="00B87F0B" w:rsidRDefault="00E2561D" w:rsidP="0AB395D5">
+    <w:p w:rsidRPr="00B87F0B" w:rsidR="00B87F0B" w:rsidP="72687AA4" w:rsidRDefault="00E2561D" w14:paraId="663BD1EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0AB395D5">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00E2561D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Supervisory Experience and T</w:t>
       </w:r>
-      <w:r w:rsidR="00711477" w:rsidRPr="0AB395D5">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="00711477">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>raining</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036836D3" w14:textId="669D1FA8" w:rsidR="00254B78" w:rsidRPr="00254B78" w:rsidRDefault="00254B78" w:rsidP="00254B78">
+    <w:p w:rsidRPr="00254B78" w:rsidR="00254B78" w:rsidP="00254B78" w:rsidRDefault="00254B78" w14:paraId="036836D3" w14:textId="669D1FA8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The ESRC will audit SGSSS to check that all first supervisors are research active social scientists within a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId31">
         <w:r w:rsidRPr="005F6DA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Unit of Assessment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for which an institution has eligibility. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500BF54C" w14:textId="08CCBF51" w:rsidR="00254B78" w:rsidRPr="00254B78" w:rsidRDefault="00254B78" w:rsidP="00254B78">
+    <w:p w:rsidRPr="00254B78" w:rsidR="00254B78" w:rsidP="00254B78" w:rsidRDefault="00254B78" w14:paraId="500BF54C" w14:textId="08CCBF51">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="005B28A4">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>eligibility</w:t>
       </w:r>
-      <w:r w:rsidR="005B28A4" w:rsidRPr="00254B78">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00254B78" w:rsidR="005B28A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">following questions (see </w:t>
       </w:r>
       <w:r w:rsidR="005769FB">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Apply, and our webpage, for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="005769FB" w:rsidRPr="00476102">
+      <w:hyperlink w:history="1" r:id="rId32">
+        <w:r w:rsidRPr="00476102" w:rsidR="005769FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>full list</w:t>
         </w:r>
-        <w:r w:rsidR="00476102" w:rsidRPr="00476102">
+        <w:r w:rsidRPr="00476102" w:rsidR="00476102">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> of questions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>) allow us to determine eligibility and SGSSS will audit the information provided carefully. We will remove an application if criteria are not met. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CE4ABC" w14:textId="77777777" w:rsidR="00254B78" w:rsidRPr="00254B78" w:rsidRDefault="00254B78" w:rsidP="00254B78">
+    <w:p w:rsidRPr="00254B78" w:rsidR="00254B78" w:rsidP="00254B78" w:rsidRDefault="00254B78" w14:paraId="75CE4ABC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Note a second supervisor need not meet our full criteria assuming the first supervisor does. Second supervisors may work within any of the SGSSS 16 partner HEIs. You can find full information about our partner universities online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId33">
         <w:r w:rsidRPr="00254B78">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="231F20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00254B78">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EDC635" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="30EDC635" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please respond to those questions here. For any questions </w:t>
       </w:r>
       <w:r w:rsidRPr="009A4EDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId34">
         <w:r w:rsidRPr="009A4EDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>team@sgsss.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CD9B7BF" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRPr="003B14C9" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidRPr="003B14C9" w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="2CD9B7BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A4EDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376AE1B8" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="376AE1B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>​​</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A58D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I acknowledge I meet any institutional requirements of first supervisors that may not be covered in the other questions. If I am unsure of what they may be, I acknowledge I will contact my HEI Admin Lead for this information.</w:t>
       </w:r>
       <w:r w:rsidRPr="003C5923">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6226B0" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="1A6226B0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4272F56B" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRPr="006A58D7" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidRPr="006A58D7" w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="4272F56B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A58D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I have undergone supervisor training within my institution within the last 5 years</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3DEEA6" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="4F3DEEA6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F93BE9" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="15F93BE9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157C18D0" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="157C18D0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591D45">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>If “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00591D45">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>o”, evidence of training will need to be provided prior to an award letter being issued, if successful.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D09BC2" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="54D09BC2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61F44428" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRPr="006A58D7" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidRPr="006A58D7" w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="61F44428" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A58D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I hold a research and teaching contract or a research-only contract expected to last for the duration of the proposed PhD project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E794D6" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="72E794D6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3945BB92" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="3945BB92" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4339A42F" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="4339A42F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>If ‘no’ - you</w:t>
       </w:r>
       <w:r w:rsidRPr="00A807B4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> are not eligible to be a first supervisor but are eligible to be 2nd/3rd supervisor. Please email team@sgsss.ac.uk if you have any questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155C783E" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="155C783E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="177D9BD9" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRPr="006A58D7" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidRPr="006A58D7" w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="177D9BD9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A58D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I work in a department/school/subject area that is administratively aligned to an eligible </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A58D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>UoA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006A58D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for my Higher Education Institution (HEI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D08596" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="48D08596" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A1965A" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="02A1965A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C11996B" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="0C11996B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>If ‘no’ - you</w:t>
       </w:r>
       <w:r w:rsidRPr="00A807B4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> are not eligible to be a first supervisor but are eligible to be 2nd/3rd supervisor. Please email team@sgsss.ac.uk if you have any questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A37637C" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="1A37637C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A33CD4" w:rsidRPr="006368AF" w14:paraId="17F6B6A1" w14:textId="77777777" w:rsidTr="00A30E0C">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00A33CD4" w:rsidTr="00A30E0C" w14:paraId="17F6B6A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="990"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="59F04CB3" w14:textId="78220AB8" w:rsidR="00A33CD4" w:rsidRPr="006368AF" w:rsidRDefault="00A33CD4" w:rsidP="00A30E0C">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00A33CD4" w:rsidP="00A30E0C" w:rsidRDefault="00A33CD4" w14:paraId="59F04CB3" w14:textId="78220AB8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="57719248">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REF Unit of Assessment (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="57719248">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>UoA</w:t>
             </w:r>
@@ -5248,51 +5304,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">please see full list of eligible </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>UoAs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> for your HEI </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId35">
               <w:r w:rsidRPr="005F6DA5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="57719248">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formtext"/>
               <w:rFonts w:cstheme="minorBidi"/>
@@ -5319,415 +5375,681 @@
               <w:listItem w:displayText="C20 - Social Work and Social Policy" w:value="C20 - Social Work and Social Policy"/>
               <w:listItem w:displayText="C21 - Sociology" w:value="C21 - Sociology"/>
               <w:listItem w:displayText="C22 - Anthropology and Developmental Studies " w:value="C22 - Anthropology and Developmental Studies "/>
               <w:listItem w:displayText="C23 - Education" w:value="C23 - Education"/>
               <w:listItem w:displayText="C24 - Sport and Exercise Sciences, Leisure and Tourism" w:value="C24 - Sport and Exercise Sciences, Leisure and Tourism"/>
               <w:listItem w:displayText="D25 - Area Studies" w:value="D25 - Area Studies"/>
               <w:listItem w:displayText="D26 - Modern Languages and Linguistics " w:value="D26 - Modern Languages and Linguistics "/>
               <w:listItem w:displayText="D28 - History" w:value="D28 - History"/>
               <w:listItem w:displayText="D32 - Art and Design: History, Practice and Theory" w:value="D32 - Art and Design: History, Practice and Theory"/>
               <w:listItem w:displayText="D34 - Communication, Cultural and Media Studies, Library and Information Management" w:value="D34 - Communication, Cultural and Media Studies, Library and Information Management"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5245" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="72BB569D" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRPr="006368AF" w:rsidRDefault="00A33CD4" w:rsidP="00A30E0C">
+              <w:p w:rsidRPr="006368AF" w:rsidR="00A33CD4" w:rsidP="00A30E0C" w:rsidRDefault="00A33CD4" w14:paraId="72BB569D" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F4793">
                   <w:rPr>
                     <w:rStyle w:val="formtext"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to select REF Unit of Assessment</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6EC9000C" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="6EC9000C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3013CA17" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRPr="0040068C" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidRPr="0040068C" w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="3013CA17" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040068C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Have you ever served as PI of a research project funded by ESRC, Nuffield or another funder of Social Science research? Please indicate the agency below and the title of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006A58D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">project </w:t>
       </w:r>
       <w:r w:rsidRPr="0040068C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>or indicate N/A if non-applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023CA668" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="023CA668" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A33CD4" w14:paraId="08C73782" w14:textId="77777777" w:rsidTr="00A30E0C">
+      <w:tr w:rsidR="00A33CD4" w:rsidTr="00A30E0C" w14:paraId="08C73782" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC89349" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A30E0C">
+          <w:p w:rsidR="00A33CD4" w:rsidP="00A30E0C" w:rsidRDefault="00A33CD4" w14:paraId="6BC89349" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DA9347E" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="5DA9347E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F4F9D71" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="3F4F9D71" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83EE3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Give the reference for one paper where you are a first or co-author, that involves social science research and is aligned in a disciplinary sense to your selected </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F83EE3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>UoA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6C57BF74" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A33CD4">
+    <w:p w:rsidR="00A33CD4" w:rsidP="00A33CD4" w:rsidRDefault="00A33CD4" w14:paraId="6C57BF74" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A33CD4" w14:paraId="522FEBC9" w14:textId="77777777" w:rsidTr="00A30E0C">
+      <w:tr w:rsidR="00A33CD4" w:rsidTr="00A30E0C" w14:paraId="522FEBC9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D58C950" w14:textId="77777777" w:rsidR="00A33CD4" w:rsidRDefault="00A33CD4" w:rsidP="00A30E0C">
+          <w:p w:rsidR="00A33CD4" w:rsidP="00A30E0C" w:rsidRDefault="00A33CD4" w14:paraId="7D58C950" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76524749" w14:textId="77777777" w:rsidR="009811CA" w:rsidRPr="006368AF" w:rsidRDefault="009811CA" w:rsidP="005F04E2">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w:rsidRPr="006368AF" w:rsidR="009811CA" w:rsidP="1F51F586" w:rsidRDefault="009811CA" w14:paraId="76524749" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="231F20"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DFECADD" w14:textId="5033B86F" w:rsidR="008C6E11" w:rsidRDefault="008C6E11" w:rsidP="001D0D9B">
+    <w:p w:rsidR="72687AA4" w:rsidP="72687AA4" w:rsidRDefault="72687AA4" w14:paraId="787148B7" w14:textId="664667AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="1FDB0475" w:rsidP="72687AA4" w:rsidRDefault="1FDB0475" w14:paraId="422B68AA" w14:textId="3363D871">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="1FDB0475">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please confirm: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="1FDB0475">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1FDB0475" w:rsidP="72687AA4" w:rsidRDefault="1FDB0475" w14:paraId="3AB700F9" w14:textId="2449B207">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="1FDB0475">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="1FDB0475">
+        <w:rPr>
+          <w:rStyle w:val="contentcontrolboundarysink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="1FDB0475">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="1FDB0475">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Confirm one member of the supervisory team has supervised two PhD students to completion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1FDB0475" w:rsidP="72687AA4" w:rsidRDefault="1FDB0475" w14:paraId="7E0EAF30" w14:textId="3FFF6BED">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="1FDB0475">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="1FDB0475">
+        <w:rPr>
+          <w:rStyle w:val="contentcontrolboundarysink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="1FDB0475">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72687AA4" w:rsidR="1FDB0475">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Confirm there are two supervisors based at the host Higher Educational Institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="72687AA4" w:rsidP="72687AA4" w:rsidRDefault="72687AA4" w14:paraId="6D3C87F3" w14:textId="65443EAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C6E11" w:rsidP="001D0D9B" w:rsidRDefault="008C6E11" w14:paraId="7DFECADD" w14:textId="5033B86F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7225A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Supervisor Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F3350" w:rsidRPr="006368AF" w14:paraId="21E22128" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="004F3350" w:rsidTr="2C3AA7E5" w14:paraId="21E22128" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="51EEE21E" w14:textId="77777777" w:rsidR="004F3350" w:rsidRDefault="004F3350" w:rsidP="005F04E2">
+          <w:p w:rsidR="004F3350" w:rsidP="005F04E2" w:rsidRDefault="004F3350" w14:paraId="51EEE21E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DF8C780" w14:textId="68C41280" w:rsidR="004F3350" w:rsidRPr="006368AF" w:rsidRDefault="004F3350" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="004F3350" w:rsidP="005F04E2" w:rsidRDefault="004F3350" w14:paraId="0DF8C780" w14:textId="68C41280">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B424F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">include </w:t>
             </w:r>
             <w:r w:rsidRPr="003B424F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7A4CD3" w14:textId="1999A99E" w:rsidR="004F3350" w:rsidRPr="006368AF" w:rsidRDefault="004F3350" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="004F3350" w:rsidP="005F04E2" w:rsidRDefault="004F3350" w14:paraId="4F7A4CD3" w14:textId="1999A99E">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0B0B" w:rsidRPr="006368AF" w14:paraId="63280870" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="005F0B0B" w:rsidTr="2C3AA7E5" w14:paraId="63280870" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EBEBDFA" w14:textId="37D7B5C7" w:rsidR="005F0B0B" w:rsidRPr="006368AF" w:rsidRDefault="005F0B0B" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="005F0B0B" w:rsidP="005F04E2" w:rsidRDefault="005F0B0B" w14:paraId="3EBEBDFA" w14:textId="37D7B5C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="368AF910" w14:textId="77777777" w:rsidR="005F0B0B" w:rsidRDefault="005F0B0B" w:rsidP="005F04E2">
+          <w:p w:rsidR="005F0B0B" w:rsidP="005F04E2" w:rsidRDefault="005F0B0B" w14:paraId="368AF910" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7225A" w:rsidRPr="006368AF" w14:paraId="18D5047B" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00D7225A" w:rsidTr="2C3AA7E5" w14:paraId="18D5047B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1EC196" w14:textId="77777777" w:rsidR="00D7225A" w:rsidRPr="006368AF" w:rsidRDefault="00D7225A" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00D7225A" w:rsidP="005F04E2" w:rsidRDefault="00D7225A" w14:paraId="7B1EC196" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formtext"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1602304230"/>
@@ -5742,248 +6064,248 @@
               <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
               <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
               <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
               <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
               <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
               <w:listItem w:displayText="University of the Highlands and Islands" w:value="University of the Highlands and Islands"/>
               <w:listItem w:displayText="Scotland's Rural University College" w:value="Scotland's Rural University College"/>
               <w:listItem w:displayText="University of St Andrews" w:value="University of St Andrews"/>
               <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
               <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
               <w:listItem w:displayText="University of the West of Scotland" w:value="University of the West of Scotland"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b/>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7938" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="65F59153" w14:textId="77777777" w:rsidR="00D7225A" w:rsidRPr="006368AF" w:rsidRDefault="00D7225A" w:rsidP="005F04E2">
+              <w:p w:rsidRPr="006368AF" w:rsidR="00D7225A" w:rsidP="005F04E2" w:rsidRDefault="00D7225A" w14:paraId="65F59153" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006368AF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click to select HEI</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00231F1C" w:rsidRPr="006368AF" w14:paraId="24C374C0" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00231F1C" w:rsidTr="2C3AA7E5" w14:paraId="24C374C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6675D5" w14:textId="049EAC64" w:rsidR="00231F1C" w:rsidRPr="006368AF" w:rsidRDefault="0064497A" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00231F1C" w:rsidP="005F04E2" w:rsidRDefault="0064497A" w14:paraId="7B6675D5" w14:textId="049EAC64">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing students and </w:t>
             </w:r>
             <w:r w:rsidR="001450C6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">their </w:t>
             </w:r>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>projects:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231F1C" w:rsidRPr="006368AF" w14:paraId="5A94E4F1" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00231F1C" w:rsidTr="2C3AA7E5" w14:paraId="5A94E4F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="757EA299" w14:textId="77777777" w:rsidR="00231F1C" w:rsidRPr="006368AF" w:rsidRDefault="00231F1C" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00231F1C" w:rsidP="005F04E2" w:rsidRDefault="00231F1C" w14:paraId="757EA299" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E093667" w14:textId="77777777" w:rsidR="009811CA" w:rsidRPr="006368AF" w:rsidRDefault="009811CA" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="009811CA" w:rsidP="005F04E2" w:rsidRDefault="009811CA" w14:paraId="7E093667" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4837FC3E" w14:textId="7B5DF4FF" w:rsidR="009811CA" w:rsidRPr="006368AF" w:rsidRDefault="009811CA" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="009811CA" w:rsidP="005F04E2" w:rsidRDefault="009811CA" w14:paraId="4837FC3E" w14:textId="7B5DF4FF">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="535BCBA5" w14:textId="21EA1967" w:rsidR="009811CA" w:rsidRDefault="009811CA" w:rsidP="005F04E2">
+          <w:p w:rsidR="009811CA" w:rsidP="005F04E2" w:rsidRDefault="009811CA" w14:paraId="535BCBA5" w14:textId="21EA1967">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13EE1F00" w14:textId="326A8EB8" w:rsidR="006C4CE5" w:rsidRDefault="006C4CE5" w:rsidP="005F04E2">
+          <w:p w:rsidR="006C4CE5" w:rsidP="005F04E2" w:rsidRDefault="006C4CE5" w14:paraId="13EE1F00" w14:textId="326A8EB8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3CF20096" w14:textId="77777777" w:rsidR="003748AE" w:rsidRDefault="003748AE" w:rsidP="005F04E2">
+          <w:p w:rsidR="003748AE" w:rsidP="005F04E2" w:rsidRDefault="003748AE" w14:paraId="3CF20096" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D4C5C32" w14:textId="54E66AC6" w:rsidR="00347246" w:rsidRDefault="00347246" w:rsidP="005F04E2">
+          <w:p w:rsidR="00347246" w:rsidP="005F04E2" w:rsidRDefault="00347246" w14:paraId="6D4C5C32" w14:textId="54E66AC6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="269AFF9A" w14:textId="77777777" w:rsidR="00347246" w:rsidRPr="006368AF" w:rsidRDefault="00347246" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00347246" w:rsidP="005F04E2" w:rsidRDefault="00347246" w14:paraId="269AFF9A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7962B3B3" w14:textId="02C1796C" w:rsidR="009811CA" w:rsidRPr="006368AF" w:rsidRDefault="009811CA" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="009811CA" w:rsidP="005F04E2" w:rsidRDefault="009811CA" w14:paraId="7962B3B3" w14:textId="02C1796C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009811CA" w:rsidRPr="006368AF" w14:paraId="268E037F" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="009811CA" w:rsidTr="2C3AA7E5" w14:paraId="268E037F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="670E3181" w14:textId="067627EC" w:rsidR="009811CA" w:rsidRPr="006368AF" w:rsidRDefault="009811CA" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="009811CA" w:rsidP="005F04E2" w:rsidRDefault="009811CA" w14:paraId="670E3181" w14:textId="067627EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Past student submission on time and completion rates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009811CA" w:rsidRPr="006368AF" w14:paraId="0A0A15D6" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="009811CA" w:rsidTr="2C3AA7E5" w14:paraId="0A0A15D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7C361C70" w14:textId="24EC6035" w:rsidR="009811CA" w:rsidRPr="00B77C80" w:rsidRDefault="009811CA" w:rsidP="00B6447C">
+          <w:p w:rsidRPr="00B77C80" w:rsidR="009811CA" w:rsidP="00B6447C" w:rsidRDefault="009811CA" w14:paraId="7C361C70" w14:textId="24EC6035">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>For example:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
@@ -5992,730 +6314,731 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Past student submission on time and completion rates:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9 students supervised to completion (100% completion rate); 8 of these submitted within four years or equivalent for P/T (89%).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="247D3454" w14:textId="77777777" w:rsidR="009811CA" w:rsidRPr="006368AF" w:rsidRDefault="009811CA" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="009811CA" w:rsidP="005F04E2" w:rsidRDefault="009811CA" w14:paraId="247D3454" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19AA4FC1" w14:textId="77777777" w:rsidR="009811CA" w:rsidRPr="006368AF" w:rsidRDefault="009811CA" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="009811CA" w:rsidP="005F04E2" w:rsidRDefault="009811CA" w14:paraId="19AA4FC1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12A55BFB" w14:textId="17EB8D8C" w:rsidR="009811CA" w:rsidRPr="006368AF" w:rsidRDefault="009811CA" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="009811CA" w:rsidP="005F04E2" w:rsidRDefault="009811CA" w14:paraId="12A55BFB" w14:textId="17EB8D8C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15305B74" w14:textId="51547380" w:rsidR="009811CA" w:rsidRDefault="009811CA" w:rsidP="005F04E2">
+          <w:p w:rsidR="009811CA" w:rsidP="005F04E2" w:rsidRDefault="009811CA" w14:paraId="15305B74" w14:textId="51547380">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FDFD94E" w14:textId="590E65E1" w:rsidR="00D31464" w:rsidRDefault="00D31464" w:rsidP="005F04E2">
+          <w:p w:rsidR="00D31464" w:rsidP="005F04E2" w:rsidRDefault="00D31464" w14:paraId="2FDFD94E" w14:textId="590E65E1">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18673C83" w14:textId="77777777" w:rsidR="00D31464" w:rsidRDefault="00D31464" w:rsidP="005F04E2">
+          <w:p w:rsidR="00D31464" w:rsidP="005F04E2" w:rsidRDefault="00D31464" w14:paraId="18673C83" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="012B2FB2" w14:textId="77777777" w:rsidR="003748AE" w:rsidRDefault="003748AE" w:rsidP="005F04E2">
+          <w:p w:rsidR="003748AE" w:rsidP="005F04E2" w:rsidRDefault="003748AE" w14:paraId="012B2FB2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3128EC9D" w14:textId="0C0B7372" w:rsidR="009811CA" w:rsidRPr="006368AF" w:rsidRDefault="009811CA" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="009811CA" w:rsidP="005F04E2" w:rsidRDefault="009811CA" w14:paraId="3128EC9D" w14:textId="0C0B7372">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2C09" w:rsidRPr="006368AF" w14:paraId="24A425DB" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00CB2C09" w:rsidTr="2C3AA7E5" w14:paraId="24A425DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="24387318" w14:textId="390527F4" w:rsidR="00CB2C09" w:rsidRPr="006368AF" w:rsidRDefault="001450C6" w:rsidP="2C3AA7E5">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00CB2C09" w:rsidP="2C3AA7E5" w:rsidRDefault="001450C6" w14:paraId="24387318" w14:textId="390527F4">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2C3AA7E5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>First supervisor’s t</w:t>
             </w:r>
-            <w:r w:rsidR="00CB2C09" w:rsidRPr="2C3AA7E5">
+            <w:r w:rsidRPr="2C3AA7E5" w:rsidR="00CB2C09">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>op three funded projects and/or publications</w:t>
             </w:r>
-            <w:r w:rsidR="12A43F12" w:rsidRPr="2C3AA7E5">
+            <w:r w:rsidRPr="2C3AA7E5" w:rsidR="12A43F12">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> relevant to the studentship application</w:t>
             </w:r>
-            <w:r w:rsidR="00CB2C09" w:rsidRPr="2C3AA7E5">
+            <w:r w:rsidRPr="2C3AA7E5" w:rsidR="00CB2C09">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2C09" w:rsidRPr="006368AF" w14:paraId="2EB92236" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00CB2C09" w:rsidTr="2C3AA7E5" w14:paraId="2EB92236" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6B40FB" w14:textId="77777777" w:rsidR="00CB2C09" w:rsidRDefault="00CB2C09" w:rsidP="005F04E2">
+          <w:p w:rsidR="00CB2C09" w:rsidP="005F04E2" w:rsidRDefault="00CB2C09" w14:paraId="2A6B40FB" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="135375C0" w14:textId="77777777" w:rsidR="00EC1846" w:rsidRDefault="00EC1846" w:rsidP="005F04E2">
+          <w:p w:rsidR="00EC1846" w:rsidP="005F04E2" w:rsidRDefault="00EC1846" w14:paraId="135375C0" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="397A7A23" w14:textId="251A0A1A" w:rsidR="00EC1846" w:rsidRDefault="00EC1846" w:rsidP="005F04E2">
+          <w:p w:rsidR="00EC1846" w:rsidP="005F04E2" w:rsidRDefault="00EC1846" w14:paraId="397A7A23" w14:textId="251A0A1A">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45AC9D56" w14:textId="18217C4D" w:rsidR="00EC1846" w:rsidRDefault="00EC1846" w:rsidP="005F04E2">
+          <w:p w:rsidR="00EC1846" w:rsidP="005F04E2" w:rsidRDefault="00EC1846" w14:paraId="45AC9D56" w14:textId="18217C4D">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57AA603A" w14:textId="7B805295" w:rsidR="00D31464" w:rsidRDefault="00D31464" w:rsidP="005F04E2">
+          <w:p w:rsidR="00D31464" w:rsidP="005F04E2" w:rsidRDefault="00D31464" w14:paraId="57AA603A" w14:textId="7B805295">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04ED1C76" w14:textId="14B967FD" w:rsidR="00D31464" w:rsidRDefault="00D31464" w:rsidP="005F04E2">
+          <w:p w:rsidR="00D31464" w:rsidP="005F04E2" w:rsidRDefault="00D31464" w14:paraId="04ED1C76" w14:textId="14B967FD">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D72396" w14:textId="77777777" w:rsidR="00D31464" w:rsidRDefault="00D31464" w:rsidP="005F04E2">
+          <w:p w:rsidR="00D31464" w:rsidP="005F04E2" w:rsidRDefault="00D31464" w14:paraId="27D72396" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="729A90FD" w14:textId="117EB9DA" w:rsidR="006C4CE5" w:rsidRDefault="006C4CE5" w:rsidP="005F04E2">
+          <w:p w:rsidR="006C4CE5" w:rsidP="005F04E2" w:rsidRDefault="006C4CE5" w14:paraId="729A90FD" w14:textId="117EB9DA">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0405229B" w14:textId="77777777" w:rsidR="00BA1957" w:rsidRDefault="00BA1957" w:rsidP="001D0D9B">
+    <w:p w:rsidR="00BA1957" w:rsidP="001D0D9B" w:rsidRDefault="00BA1957" w14:paraId="0405229B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32455265" w14:textId="06A506DE" w:rsidR="008C6E11" w:rsidRPr="00D7225A" w:rsidRDefault="008C6E11" w:rsidP="001D0D9B">
+    <w:p w:rsidRPr="00D7225A" w:rsidR="008C6E11" w:rsidP="001D0D9B" w:rsidRDefault="008C6E11" w14:paraId="32455265" w14:textId="06A506DE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7225A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Second Supervisor Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F3350" w:rsidRPr="006368AF" w14:paraId="08F834A2" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="004F3350" w:rsidTr="2C3AA7E5" w14:paraId="08F834A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="757F3E54" w14:textId="77777777" w:rsidR="004F3350" w:rsidRDefault="004F3350" w:rsidP="005F04E2">
+          <w:p w:rsidR="004F3350" w:rsidP="005F04E2" w:rsidRDefault="004F3350" w14:paraId="757F3E54" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25325481" w14:textId="49D1786B" w:rsidR="004F3350" w:rsidRPr="006368AF" w:rsidRDefault="004F3350" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="004F3350" w:rsidP="005F04E2" w:rsidRDefault="004F3350" w14:paraId="25325481" w14:textId="49D1786B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B424F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">include </w:t>
             </w:r>
             <w:r w:rsidRPr="003B424F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="424916B0" w14:textId="36DEFF79" w:rsidR="004F3350" w:rsidRPr="004F3350" w:rsidRDefault="004F3350" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="004F3350" w:rsidR="004F3350" w:rsidP="005F04E2" w:rsidRDefault="004F3350" w14:paraId="424916B0" w14:textId="36DEFF79">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0B0B" w:rsidRPr="006368AF" w14:paraId="1A5EF9AA" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="005F0B0B" w:rsidTr="2C3AA7E5" w14:paraId="1A5EF9AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBB0567" w14:textId="5BA8B070" w:rsidR="005F0B0B" w:rsidRDefault="005F0B0B" w:rsidP="005F04E2">
+          <w:p w:rsidR="005F0B0B" w:rsidP="005F04E2" w:rsidRDefault="005F0B0B" w14:paraId="3FBB0567" w14:textId="5BA8B070">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Email Address: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCF7240" w14:textId="77777777" w:rsidR="005F0B0B" w:rsidRDefault="005F0B0B" w:rsidP="005F04E2">
+          <w:p w:rsidR="005F0B0B" w:rsidP="005F04E2" w:rsidRDefault="005F0B0B" w14:paraId="7DCF7240" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6E11" w:rsidRPr="006368AF" w14:paraId="165DA432" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="008C6E11" w:rsidTr="2C3AA7E5" w14:paraId="165DA432" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6793AA" w14:textId="7E987B60" w:rsidR="008C6E11" w:rsidRPr="006368AF" w:rsidRDefault="007A3C2A" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="008C6E11" w:rsidP="005F04E2" w:rsidRDefault="007A3C2A" w14:paraId="3F6793AA" w14:textId="7E987B60">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HEI</w:t>
             </w:r>
-            <w:r w:rsidR="008C6E11" w:rsidRPr="006368AF">
+            <w:r w:rsidRPr="006368AF" w:rsidR="008C6E11">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0398C22B" w14:textId="65C70776" w:rsidR="008C6E11" w:rsidRPr="006368AF" w:rsidRDefault="001B5EDA" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="008C6E11" w:rsidP="005F04E2" w:rsidRDefault="004F68C5" w14:paraId="0398C22B" w14:textId="65C70776">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Click here to select your HEI"/>
                 <w:tag w:val="Click here to select your HEI"/>
                 <w:id w:val="302206275"/>
                 <w:placeholder>
                   <w:docPart w:val="52A7DFDAEC70419BBD848BB81163A359"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
                   <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
                   <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
                   <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
                   <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
                   <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
                   <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
                   <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
                   <w:listItem w:displayText="University of Highlands &amp; Islands" w:value="University of Highlands &amp; Islands"/>
                   <w:listItem w:displayText="Scotland's Rural College (SRUC)" w:value="Scotland's Rural College (SRUC)"/>
                   <w:listItem w:displayText="Queen Margaret University" w:value="Queen Margaret University"/>
                   <w:listItem w:displayText="Robert Gordon University" w:value="Robert Gordon University"/>
                   <w:listItem w:displayText="University of St. Andrews" w:value="University of St. Andrews"/>
                   <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
                   <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
                   <w:listItem w:displayText="University West of Scotland" w:value="University West of Scotland"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="0012398C">
+                <w:r w:rsidRPr="0012398C" w:rsidR="001B5EDA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F4369" w:rsidRPr="006368AF" w14:paraId="4B519029" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidTr="2C3AA7E5" w14:paraId="4B519029" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="559835B7" w14:textId="623CB282" w:rsidR="000F4369" w:rsidRPr="006368AF" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="559835B7" w14:textId="623CB282">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Existing students and</w:t>
             </w:r>
             <w:r w:rsidR="001450C6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> their </w:t>
             </w:r>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>projects:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F4369" w:rsidRPr="006368AF" w14:paraId="4AD1FB23" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidTr="2C3AA7E5" w14:paraId="4AD1FB23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="13145734" w14:textId="77777777" w:rsidR="000F4369" w:rsidRPr="006368AF" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="13145734" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E62255C" w14:textId="73420847" w:rsidR="000F4369" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="0E62255C" w14:textId="73420847">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47448314" w14:textId="77777777" w:rsidR="003748AE" w:rsidRPr="006368AF" w:rsidRDefault="003748AE" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="003748AE" w:rsidP="005F04E2" w:rsidRDefault="003748AE" w14:paraId="47448314" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="663FE820" w14:textId="77777777" w:rsidR="000F4369" w:rsidRPr="006368AF" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="663FE820" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25E6717B" w14:textId="77777777" w:rsidR="000F4369" w:rsidRPr="006368AF" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="25E6717B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="630CF36C" w14:textId="331E56FD" w:rsidR="000F4369" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="630CF36C" w14:textId="331E56FD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DFBF4B7" w14:textId="77777777" w:rsidR="006C4CE5" w:rsidRDefault="006C4CE5" w:rsidP="005F04E2">
+          <w:p w:rsidR="006C4CE5" w:rsidP="005F04E2" w:rsidRDefault="006C4CE5" w14:paraId="2DFBF4B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="149C4A10" w14:textId="4359B1F6" w:rsidR="006C4CE5" w:rsidRPr="006368AF" w:rsidRDefault="006C4CE5" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="006C4CE5" w:rsidP="005F04E2" w:rsidRDefault="006C4CE5" w14:paraId="149C4A10" w14:textId="4359B1F6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F4369" w:rsidRPr="006368AF" w14:paraId="2CE1A832" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidTr="2C3AA7E5" w14:paraId="2CE1A832" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="749C57CF" w14:textId="77777777" w:rsidR="000F4369" w:rsidRPr="006368AF" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="749C57CF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Past student submission on time and completion rates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F4369" w:rsidRPr="006368AF" w14:paraId="59DBC635" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidTr="2C3AA7E5" w14:paraId="59DBC635" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="67FE53B6" w14:textId="77777777" w:rsidR="000F4369" w:rsidRPr="006368AF" w:rsidRDefault="000F4369" w:rsidP="00B6447C">
+          <w:p w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidP="00B6447C" w:rsidRDefault="000F4369" w14:paraId="67FE53B6" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>For example:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
@@ -6724,304 +7047,304 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Past student submission on time and completion rates:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9 students supervised to completion (100% completion rate); 8 of these submitted within four years or equivalent for P/T (89%).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22DE6D3F" w14:textId="77777777" w:rsidR="000F4369" w:rsidRPr="006368AF" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="22DE6D3F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A11D497" w14:textId="77777777" w:rsidR="000F4369" w:rsidRPr="006368AF" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="4A11D497" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39371E00" w14:textId="16768657" w:rsidR="000F4369" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="39371E00" w14:textId="16768657">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C0C660F" w14:textId="77777777" w:rsidR="006C4CE5" w:rsidRPr="006368AF" w:rsidRDefault="006C4CE5" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="006C4CE5" w:rsidP="005F04E2" w:rsidRDefault="006C4CE5" w14:paraId="5C0C660F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54E51F03" w14:textId="6799FE73" w:rsidR="000F4369" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="54E51F03" w14:textId="6799FE73">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19C36582" w14:textId="19A3AE21" w:rsidR="006C4CE5" w:rsidRDefault="006C4CE5" w:rsidP="005F04E2">
+          <w:p w:rsidR="006C4CE5" w:rsidP="005F04E2" w:rsidRDefault="006C4CE5" w14:paraId="19C36582" w14:textId="19A3AE21">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="375BF038" w14:textId="77777777" w:rsidR="00EE1087" w:rsidRPr="006368AF" w:rsidRDefault="00EE1087" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00EE1087" w:rsidP="005F04E2" w:rsidRDefault="00EE1087" w14:paraId="375BF038" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74E39519" w14:textId="77777777" w:rsidR="000F4369" w:rsidRPr="006368AF" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="74E39519" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F4369" w:rsidRPr="006368AF" w14:paraId="13CF791D" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="000F4369" w:rsidTr="2C3AA7E5" w14:paraId="13CF791D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4FCF45" w14:textId="1918C053" w:rsidR="000F4369" w:rsidRPr="008C0859" w:rsidRDefault="001450C6" w:rsidP="2C3AA7E5">
+          <w:p w:rsidRPr="008C0859" w:rsidR="000F4369" w:rsidP="2C3AA7E5" w:rsidRDefault="001450C6" w14:paraId="5F4FCF45" w14:textId="1918C053">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2C3AA7E5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Second supervisor’s top three funded projects and/or publications</w:t>
             </w:r>
-            <w:r w:rsidR="7A27B33D" w:rsidRPr="2C3AA7E5">
+            <w:r w:rsidRPr="2C3AA7E5" w:rsidR="7A27B33D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> relevant to the studentship application</w:t>
             </w:r>
             <w:r w:rsidRPr="2C3AA7E5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F4369" w:rsidRPr="007469D6" w14:paraId="61FF1F81" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="007469D6" w:rsidR="000F4369" w:rsidTr="2C3AA7E5" w14:paraId="61FF1F81" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1966085B" w14:textId="77777777" w:rsidR="000F4369" w:rsidRPr="007469D6" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="007469D6" w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="1966085B" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A5B5516" w14:textId="77777777" w:rsidR="000F4369" w:rsidRPr="007469D6" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="007469D6" w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="7A5B5516" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CDC1884" w14:textId="77777777" w:rsidR="000F4369" w:rsidRPr="007469D6" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="007469D6" w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="1CDC1884" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06455169" w14:textId="15F6FA4E" w:rsidR="00B85754" w:rsidRPr="007469D6" w:rsidRDefault="00B85754" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B85754" w:rsidP="005F04E2" w:rsidRDefault="00B85754" w14:paraId="06455169" w14:textId="15F6FA4E">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EED5056" w14:textId="616B6488" w:rsidR="00B85754" w:rsidRPr="007469D6" w:rsidRDefault="00B85754" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B85754" w:rsidP="005F04E2" w:rsidRDefault="00B85754" w14:paraId="3EED5056" w14:textId="616B6488">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76686D29" w14:textId="77777777" w:rsidR="000F4369" w:rsidRPr="007469D6" w:rsidRDefault="000F4369" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="007469D6" w:rsidR="000F4369" w:rsidP="005F04E2" w:rsidRDefault="000F4369" w14:paraId="76686D29" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54CADE0A" w14:textId="77777777" w:rsidR="007469D6" w:rsidRDefault="007469D6" w:rsidP="005F04E2">
+          <w:p w:rsidR="007469D6" w:rsidP="005F04E2" w:rsidRDefault="007469D6" w14:paraId="54CADE0A" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A78A92E" w14:textId="756F9598" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="005F04E2">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="005F04E2" w:rsidRDefault="00B87F0B" w14:paraId="5A78A92E" w14:textId="756F9598">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68A92E4E" w14:textId="31316692" w:rsidR="007469D6" w:rsidRDefault="007469D6" w:rsidP="00B87F0B">
+    <w:p w:rsidR="007469D6" w:rsidP="00B87F0B" w:rsidRDefault="007469D6" w14:paraId="68A92E4E" w14:textId="31316692">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="120" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F12CC3" w14:textId="3F400F7F" w:rsidR="00B87F0B" w:rsidRPr="00D7225A" w:rsidRDefault="00B87F0B" w:rsidP="001D0D9B">
+    <w:p w:rsidRPr="00D7225A" w:rsidR="00B87F0B" w:rsidP="001D0D9B" w:rsidRDefault="00B87F0B" w14:paraId="23F12CC3" w14:textId="3F400F7F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Third</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7225A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -7030,420 +7353,421 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Supervisor Details</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="8221"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F3350" w:rsidRPr="006368AF" w14:paraId="5AD59818" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="004F3350" w:rsidTr="2C3AA7E5" w14:paraId="5AD59818" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0EDE022A" w14:textId="77777777" w:rsidR="004F3350" w:rsidRDefault="004F3350" w:rsidP="006729E9">
+          <w:p w:rsidR="004F3350" w:rsidP="006729E9" w:rsidRDefault="004F3350" w14:paraId="0EDE022A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="764F09F5" w14:textId="1D3D1EEF" w:rsidR="004F3350" w:rsidRPr="006368AF" w:rsidRDefault="004F3350" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="004F3350" w:rsidP="006729E9" w:rsidRDefault="004F3350" w14:paraId="764F09F5" w14:textId="1D3D1EEF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B424F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">include </w:t>
             </w:r>
             <w:r w:rsidRPr="003B424F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3B7A74" w14:textId="20BD43D4" w:rsidR="004F3350" w:rsidRPr="006368AF" w:rsidRDefault="004F3350" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="004F3350" w:rsidP="006729E9" w:rsidRDefault="004F3350" w14:paraId="4E3B7A74" w14:textId="20BD43D4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="7A6464DF" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="7A6464DF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F38B665" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="4F38B665" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Email Address: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBA2D30" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="4DBA2D30" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="3D67EA6D" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="3D67EA6D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="787EC86D" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="787EC86D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32DC02E5" w14:textId="6CFD469B" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="001B5EDA" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="004F68C5" w14:paraId="32DC02E5" w14:textId="6CFD469B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Click here to select your HEI"/>
                 <w:tag w:val="Click here to select your HEI"/>
                 <w:id w:val="285704312"/>
                 <w:placeholder>
                   <w:docPart w:val="AC5EE1D4D7DF4662897309E30566A11A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
                   <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
                   <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
                   <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
                   <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
                   <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
                   <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
                   <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
                   <w:listItem w:displayText="University of Highlands &amp; Islands" w:value="University of Highlands &amp; Islands"/>
                   <w:listItem w:displayText="Scotland's Rural College (SRUC)" w:value="Scotland's Rural College (SRUC)"/>
                   <w:listItem w:displayText="Queen Margaret University" w:value="Queen Margaret University"/>
                   <w:listItem w:displayText="Robert Gordon University" w:value="Robert Gordon University"/>
                   <w:listItem w:displayText="University of St. Andrews" w:value="University of St. Andrews"/>
                   <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
                   <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
                   <w:listItem w:displayText="University West of Scotland" w:value="University West of Scotland"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="0012398C">
+                <w:r w:rsidRPr="0012398C" w:rsidR="001B5EDA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="4731835B" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="4731835B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D441048" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="4D441048" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Existing students and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> their </w:t>
             </w:r>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>projects:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="475B1DA6" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="475B1DA6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="518914CC" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="518914CC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12EFAEAD" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="12EFAEAD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="100CF127" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="100CF127" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B8C1186" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="5B8C1186" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27892FE7" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="27892FE7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54FF6BD0" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="54FF6BD0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65D7DB8F" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="65D7DB8F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="250EE45A" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="250EE45A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="7CB7F23E" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="7CB7F23E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8D31B0" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="0D8D31B0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Past student submission on time and completion rates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="4D25F6AE" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="4D25F6AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="37D53567" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="00B77C80" w:rsidRDefault="00B87F0B" w:rsidP="00B6447C">
+          <w:p w:rsidRPr="00B77C80" w:rsidR="00B87F0B" w:rsidP="00B6447C" w:rsidRDefault="00B87F0B" w14:paraId="37D53567" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>For example:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
@@ -7452,312 +7776,312 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Past student submission on time and completion rates:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9 students supervised to completion (100% completion rate); 8 of these submitted within four years or equivalent for P/T (89%).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="096E7415" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="096E7415" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D67FDED" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="6D67FDED" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4985650F" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="4985650F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D82C2F3" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="1D82C2F3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C7D973B" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="3C7D973B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="391F79B1" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="391F79B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="078C4B2E" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="078C4B2E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C2CC8F4" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="2C2CC8F4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="65176903" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="65176903" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="44755A56" w14:textId="542B4490" w:rsidR="00B87F0B" w:rsidRPr="008C0859" w:rsidRDefault="00A91C0E" w:rsidP="2C3AA7E5">
+          <w:p w:rsidRPr="008C0859" w:rsidR="00B87F0B" w:rsidP="2C3AA7E5" w:rsidRDefault="00A91C0E" w14:paraId="44755A56" w14:textId="542B4490">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2C3AA7E5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Third</w:t>
             </w:r>
-            <w:r w:rsidR="00B87F0B" w:rsidRPr="2C3AA7E5">
+            <w:r w:rsidRPr="2C3AA7E5" w:rsidR="00B87F0B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> supervisor’s top three funded projects and/or publications</w:t>
             </w:r>
-            <w:r w:rsidR="0C72D598" w:rsidRPr="2C3AA7E5">
+            <w:r w:rsidRPr="2C3AA7E5" w:rsidR="0C72D598">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> relevant to the studentship application</w:t>
             </w:r>
-            <w:r w:rsidR="00B87F0B" w:rsidRPr="2C3AA7E5">
+            <w:r w:rsidRPr="2C3AA7E5" w:rsidR="00B87F0B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="007469D6" w14:paraId="5E9F576C" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="5E9F576C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2474C7" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="4E2474C7" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67A0C437" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="67A0C437" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D946E97" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="1D946E97" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62634CF4" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="62634CF4" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="168C0C07" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="168C0C07" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15B624CA" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="15B624CA" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07AE0E5C" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="07AE0E5C" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B69A302" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="3B69A302" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21E99FF4" w14:textId="6C950875" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="00B87F0B">
+    <w:p w:rsidR="00B87F0B" w:rsidP="00B87F0B" w:rsidRDefault="00B87F0B" w14:paraId="21E99FF4" w14:textId="6C950875">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="120" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D17FDC" w14:textId="3AB03732" w:rsidR="00B87F0B" w:rsidRPr="00D7225A" w:rsidRDefault="00B87F0B" w:rsidP="001D0D9B">
+    <w:p w:rsidRPr="00D7225A" w:rsidR="00B87F0B" w:rsidP="001D0D9B" w:rsidRDefault="00B87F0B" w14:paraId="64D17FDC" w14:textId="3AB03732">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Fourth</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7225A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -7766,420 +8090,421 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Supervisor Details</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="8079"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F3350" w:rsidRPr="006368AF" w14:paraId="55823561" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="004F3350" w:rsidTr="2C3AA7E5" w14:paraId="55823561" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4417232B" w14:textId="77777777" w:rsidR="004F3350" w:rsidRDefault="004F3350" w:rsidP="006729E9">
+          <w:p w:rsidR="004F3350" w:rsidP="006729E9" w:rsidRDefault="004F3350" w14:paraId="4417232B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54230445" w14:textId="3EA99244" w:rsidR="004F3350" w:rsidRPr="006368AF" w:rsidRDefault="004F3350" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="004F3350" w:rsidP="006729E9" w:rsidRDefault="004F3350" w14:paraId="54230445" w14:textId="3EA99244">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B424F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">include </w:t>
             </w:r>
             <w:r w:rsidRPr="003B424F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B675059" w14:textId="773D4837" w:rsidR="004F3350" w:rsidRPr="006368AF" w:rsidRDefault="004F3350" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="004F3350" w:rsidP="006729E9" w:rsidRDefault="004F3350" w14:paraId="4B675059" w14:textId="773D4837">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="5D31BF56" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="5D31BF56" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F46BC47" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="7F46BC47" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Email Address: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57B1DB2A" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="57B1DB2A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="082B4682" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="082B4682" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5886215B" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="5886215B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBA751B" w14:textId="25E89C49" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="001B5EDA" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="004F68C5" w14:paraId="2CBA751B" w14:textId="25E89C49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Click here to select your HEI"/>
                 <w:tag w:val="Click here to select your HEI"/>
                 <w:id w:val="1037089175"/>
                 <w:placeholder>
                   <w:docPart w:val="14219F46219249619AAC015B8FD7D506"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
                   <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
                   <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
                   <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
                   <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
                   <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
                   <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
                   <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
                   <w:listItem w:displayText="University of Highlands &amp; Islands" w:value="University of Highlands &amp; Islands"/>
                   <w:listItem w:displayText="Scotland's Rural College (SRUC)" w:value="Scotland's Rural College (SRUC)"/>
                   <w:listItem w:displayText="Queen Margaret University" w:value="Queen Margaret University"/>
                   <w:listItem w:displayText="Robert Gordon University" w:value="Robert Gordon University"/>
                   <w:listItem w:displayText="University of St. Andrews" w:value="University of St. Andrews"/>
                   <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
                   <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
                   <w:listItem w:displayText="University West of Scotland" w:value="University West of Scotland"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="0012398C">
+                <w:r w:rsidRPr="0012398C" w:rsidR="001B5EDA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="432785DB" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="432785DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="528B401D" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="528B401D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Existing students and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> their </w:t>
             </w:r>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>projects:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="61A5D928" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="61A5D928" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E46FCEC" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="5E46FCEC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6461C5D2" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="6461C5D2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15EEEC33" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="15EEEC33" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09E80B04" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="09E80B04" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25FB4B8E" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="25FB4B8E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="348E5BC8" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="348E5BC8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5463CF49" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="5463CF49" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1414163D" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="1414163D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="424D11B7" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="424D11B7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3288B9CF" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="3288B9CF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006368AF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Past student submission on time and completion rates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="0B9F111F" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="0B9F111F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="21AD7951" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="00B77C80" w:rsidRDefault="00B87F0B" w:rsidP="00B6447C">
+          <w:p w:rsidRPr="00B77C80" w:rsidR="00B87F0B" w:rsidP="00B6447C" w:rsidRDefault="00B87F0B" w14:paraId="21AD7951" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>For example:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
@@ -8188,1980 +8513,2009 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Past student submission on time and completion rates:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B77C80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9 students supervised to completion (100% completion rate); 8 of these submitted within four years or equivalent for P/T (89%).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1713D81E" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="1713D81E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F56B982" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="6F56B982" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D179C6C" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="6D179C6C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DD8C02A" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="3DD8C02A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F50D882" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="3F50D882" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B8ED77C" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="1B8ED77C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51ED64DF" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="51ED64DF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B439B07" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="006368AF" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="1B439B07" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="006368AF" w14:paraId="413C9DBD" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="413C9DBD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="706080DD" w14:textId="5E5D907C" w:rsidR="00B87F0B" w:rsidRPr="008C0859" w:rsidRDefault="00A91C0E" w:rsidP="2C3AA7E5">
+          <w:p w:rsidRPr="008C0859" w:rsidR="00B87F0B" w:rsidP="2C3AA7E5" w:rsidRDefault="00A91C0E" w14:paraId="706080DD" w14:textId="5E5D907C">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2C3AA7E5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Fourth</w:t>
             </w:r>
-            <w:r w:rsidR="00B87F0B" w:rsidRPr="2C3AA7E5">
+            <w:r w:rsidRPr="2C3AA7E5" w:rsidR="00B87F0B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> supervisor’s top three funded projects and/or publications</w:t>
             </w:r>
-            <w:r w:rsidR="637C09A0" w:rsidRPr="2C3AA7E5">
+            <w:r w:rsidRPr="2C3AA7E5" w:rsidR="637C09A0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> relevant to the studentship application</w:t>
             </w:r>
-            <w:r w:rsidR="00B87F0B" w:rsidRPr="2C3AA7E5">
+            <w:r w:rsidRPr="2C3AA7E5" w:rsidR="00B87F0B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B87F0B" w:rsidRPr="007469D6" w14:paraId="3AB7D8C1" w14:textId="77777777" w:rsidTr="2C3AA7E5">
+      <w:tr w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidTr="2C3AA7E5" w14:paraId="3AB7D8C1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7C3473" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="4D7C3473" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30F502FC" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="30F502FC" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="428043E8" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="428043E8" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DB9E443" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="4DB9E443" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F76B508" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="6F76B508" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="380BD3D1" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="380BD3D1" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38C9BF95" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="38C9BF95" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EC79BFC" w14:textId="77777777" w:rsidR="00B87F0B" w:rsidRPr="007469D6" w:rsidRDefault="00B87F0B" w:rsidP="006729E9">
+          <w:p w:rsidRPr="007469D6" w:rsidR="00B87F0B" w:rsidP="006729E9" w:rsidRDefault="00B87F0B" w14:paraId="2EC79BFC" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54899D2D" w14:textId="77777777" w:rsidR="00A91C0E" w:rsidRDefault="00A91C0E">
+    <w:p w:rsidR="00A91C0E" w:rsidRDefault="00A91C0E" w14:paraId="54899D2D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="208D0D83">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B49B25" w14:textId="199DE86F" w:rsidR="5D76E8B8" w:rsidRDefault="5D76E8B8" w:rsidP="208D0D83">
+    <w:p w:rsidR="5D76E8B8" w:rsidP="208D0D83" w:rsidRDefault="5D76E8B8" w14:paraId="62B49B25" w14:textId="199DE86F">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="208D0D83">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Supervisory Team as a Whole</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9750" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9750"/>
       </w:tblGrid>
-      <w:tr w:rsidR="208D0D83" w14:paraId="27E0682D" w14:textId="77777777" w:rsidTr="00F706CD">
+      <w:tr w:rsidR="208D0D83" w:rsidTr="00F706CD" w14:paraId="27E0682D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04533A7B" w14:textId="70CC1BC9" w:rsidR="208D0D83" w:rsidRDefault="26FD937C" w:rsidP="4EFB08D0">
+          <w:p w:rsidR="208D0D83" w:rsidP="4EFB08D0" w:rsidRDefault="26FD937C" w14:paraId="04533A7B" w14:textId="70CC1BC9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4EFB08D0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">In no more than </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16BDE">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>150 words</w:t>
             </w:r>
             <w:r w:rsidRPr="4EFB08D0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> please outline the key strengths and roles of the proposed supervisory team</w:t>
             </w:r>
-            <w:r w:rsidR="40C413A3" w:rsidRPr="4EFB08D0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="4EFB08D0" w:rsidR="40C413A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="4EFB08D0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please note, SGSSS strongly support supervisory teams that build supervisory capacity through the inclusion of Early Career Researchers. All supervisory teams should include one supervisor who is experienced in supervision of PhDs to completion (a minimum of two completions is required). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="208D0D83" w14:paraId="561C84D1" w14:textId="77777777" w:rsidTr="00F706CD">
+      <w:tr w:rsidR="208D0D83" w:rsidTr="00F706CD" w14:paraId="561C84D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DB57AC9" w14:textId="4DB6F570" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
-[...106 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="0DB57AC9" w14:textId="4DB6F570">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="1CFC5905" w14:textId="75B30E92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="7EECA446" w14:textId="2D1F5FAC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="5F9A4587" w14:textId="16D6F93F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="52BBB7AE" w14:textId="342E5641">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="21AEF901" w14:textId="31664825">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="0A902100" w14:textId="77C5F3F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="43575CA6" w14:textId="544A4EC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="7C01DFE4" w14:textId="0390144C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="3EE69544" w14:textId="545204A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="796E84D3" w14:textId="492DA11B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="3F8453E1" w14:textId="0B8D638B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="47067518" w14:textId="1A5BAF16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="409C10C1" w14:textId="50D31E5E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A426261" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="00F706CD">
+    <w:p w:rsidR="00F706CD" w:rsidP="00F706CD" w:rsidRDefault="00F706CD" w14:paraId="0A426261" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26CA2E35" w14:textId="0163720B" w:rsidR="00F706CD" w:rsidRPr="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="0AB395D5">
+    <w:p w:rsidRPr="00F706CD" w:rsidR="00F706CD" w:rsidP="0AB395D5" w:rsidRDefault="00F706CD" w14:paraId="26CA2E35" w14:textId="0163720B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Development Needs Analysis</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="143"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F706CD" w14:paraId="0DFF1ABD" w14:textId="77777777" w:rsidTr="0AB395D5">
+      <w:tr w:rsidR="00F706CD" w:rsidTr="0AB395D5" w14:paraId="0DFF1ABD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="355B6359" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRPr="00A91C0E" w:rsidRDefault="00F706CD" w:rsidP="007C433E">
+          <w:p w:rsidRPr="00A91C0E" w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="355B6359" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4984">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>Summarise your initial assessment of the student development needs associated with this project</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B4984">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>and how you will plan to meet these (drawing on potential inputs from the host institution as well as those provided by SGSSS and broader networks including your collaborative partner). Development needs refer to skills/knowledge etc that will support completion of the PhD programme as well as supporting broader career trajectories. These might include methods, disciplinary knowledge, or broader career skills /exposure like working with policy makers.  In addition, please summarise the development needs of the supervisory team (new and experienced supervisors). Development needs might include supervision specific knowledge/skills, methodological or theoretical advances that will help with supervising this specific proposal or network development and other impact skills.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16BDE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(250 words maximum)</w:t>
             </w:r>
             <w:r w:rsidRPr="57719248">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F706CD" w14:paraId="207BD8D2" w14:textId="77777777" w:rsidTr="0AB395D5">
+      <w:tr w:rsidR="00F706CD" w:rsidTr="0AB395D5" w14:paraId="207BD8D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB16A21" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="007C433E">
-[...103 lines deleted...]
-          <w:p w14:paraId="700C3C8D" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="007C433E">
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="0EB16A21" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="47412092" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="288B5DCD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="059A565F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="0CF02646" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="73F901E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="32CAD6C8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="2A9E84CF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="1E59BDFC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="73DA3CA4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="16556674" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="654821D1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="1B46392D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="700C3C8D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22DBF2DC" w14:textId="0E876019" w:rsidR="0AB395D5" w:rsidRDefault="0AB395D5" w:rsidP="0AB395D5">
+    <w:p w:rsidR="0AB395D5" w:rsidP="0AB395D5" w:rsidRDefault="0AB395D5" w14:paraId="22DBF2DC" w14:textId="0E876019">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="053F670D" w14:textId="17AD0CEC" w:rsidR="00F706CD" w:rsidRPr="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="0AB395D5">
+    <w:p w:rsidRPr="00F706CD" w:rsidR="00F706CD" w:rsidP="0AB395D5" w:rsidRDefault="00F706CD" w14:paraId="053F670D" w14:textId="17AD0CEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Research in Practice - Placements</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="143"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F706CD" w14:paraId="330E64C0" w14:textId="77777777" w:rsidTr="5878F8AC">
+      <w:tr w:rsidR="00F706CD" w:rsidTr="5878F8AC" w14:paraId="330E64C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5C66EF" w14:textId="473ABCF3" w:rsidR="00BD345A" w:rsidRDefault="00BD345A" w:rsidP="5878F8AC">
+          <w:p w:rsidR="00BD345A" w:rsidP="5878F8AC" w:rsidRDefault="00BD345A" w14:paraId="6A5C66EF" w14:textId="473ABCF3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">This is an optional question and will not be used in the evaluation of the studentship proposal. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C610249" w14:textId="349F9D25" w:rsidR="00F706CD" w:rsidRPr="003B14C9" w:rsidRDefault="00F706CD" w:rsidP="5878F8AC">
+          <w:p w:rsidRPr="003B14C9" w:rsidR="00F706CD" w:rsidP="5878F8AC" w:rsidRDefault="00F706CD" w14:paraId="6C610249" w14:textId="349F9D25">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5878F8AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">All ESRC funded students will be expected to undertake a </w:t>
             </w:r>
             <w:r w:rsidRPr="5878F8AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="5878F8AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ms</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="5878F8AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> placement</w:t>
             </w:r>
             <w:r w:rsidRPr="5878F8AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> within an academic institution (either working within a research centre or with a professional services team), or with a public, private or third sector organisation. The aim of the placement would be to develop transferable skills and sector knowledge that will assist career development. Students would work with the SGSSS team to identify relevant opportunities following award.  To help SGSSS with its planning for placement support, please indicate your current thinking on the type of placement that might be best suited to this particular project and highlight if you have identified a placement partner already (there is no requirement for you to have an identified partner at this stage</w:t>
             </w:r>
-            <w:r w:rsidR="5588D414" w:rsidRPr="5878F8AC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="5878F8AC" w:rsidR="5588D414">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, for more on this – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32">
-              <w:r w:rsidR="5588D414" w:rsidRPr="5878F8AC">
+            <w:hyperlink r:id="rId36">
+              <w:r w:rsidRPr="5878F8AC" w:rsidR="5588D414">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>visit this link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="5588D414" w:rsidRPr="5878F8AC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="5878F8AC" w:rsidR="5588D414">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
             <w:r w:rsidRPr="5878F8AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5878F8AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(100 words maximum)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60A19CEF" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRPr="003B14C9" w:rsidRDefault="00F706CD" w:rsidP="007C433E">
+          <w:p w:rsidRPr="003B14C9" w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="60A19CEF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F706CD" w14:paraId="668EDC7E" w14:textId="77777777" w:rsidTr="5878F8AC">
+      <w:tr w:rsidR="00F706CD" w:rsidTr="5878F8AC" w14:paraId="668EDC7E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3BF11E" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="007C433E">
-[...103 lines deleted...]
-          <w:p w14:paraId="1AA928CC" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="007C433E">
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="4A3BF11E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="789DDDCB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="5B52A30A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="0C459EDD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="65EC2ACC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="3032BBE3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="255EBCE6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="3E817755" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="07CBBF11" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="2E6D91B8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="3C7C0F91" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="7E6E11B4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="5FAA1309" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="1AA928CC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A39C3D5" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="0AB395D5">
+    <w:p w:rsidR="00F706CD" w:rsidP="0AB395D5" w:rsidRDefault="00F706CD" w14:paraId="4A39C3D5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C111EB7" w14:textId="5711127B" w:rsidR="5D76E8B8" w:rsidRDefault="5D76E8B8" w:rsidP="0AB395D5">
+    <w:p w:rsidR="5D76E8B8" w:rsidP="0AB395D5" w:rsidRDefault="5D76E8B8" w14:paraId="4C111EB7" w14:textId="5711127B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Recruitment</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9750"/>
       </w:tblGrid>
-      <w:tr w:rsidR="208D0D83" w14:paraId="7B8D8E00" w14:textId="77777777" w:rsidTr="208D0D83">
+      <w:tr w:rsidR="208D0D83" w:rsidTr="208D0D83" w14:paraId="7B8D8E00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9750" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48E3863D" w14:textId="7336B5C4" w:rsidR="00BD345A" w:rsidRDefault="00BD345A" w:rsidP="208D0D83">
+          <w:p w:rsidR="00BD345A" w:rsidP="208D0D83" w:rsidRDefault="00BD345A" w14:paraId="48E3863D" w14:textId="7336B5C4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="20" w:right="43"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="231F20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD345A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="231F20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>This is an optional question and will not be used in the evaluation of the studentship proposal.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="331512F0" w14:textId="213D549B" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="331512F0" w14:textId="213D549B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="20" w:right="43"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="231F20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="208D0D83">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="231F20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please advise on challenges you anticipate when recruiting a suitably qualiﬁed candidate and how you intend to advertise the studentship to ensure the best chance of recruiting a qualiﬁed candidate?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47133211" w14:textId="156900ED" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="47133211" w14:textId="072ED202">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="A8228A"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="208D0D83">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A8228A"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>If you are successful, SGSSS will post your studentship on FindAPhD.com. As such, please do not include a budget for advertising on this site within your response.</w:t>
+              <w:t xml:space="preserve">If you are successful, SGSSS will post your studentship on </w:t>
+            </w:r>
+            <w:r w:rsidR="007F7176">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A8228A"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>the SGSSS website</w:t>
+            </w:r>
+            <w:r w:rsidRPr="208D0D83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A8228A"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. As such, please do not include a budget for advertising on this site within your response.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="208D0D83" w14:paraId="43A52BDE" w14:textId="77777777" w:rsidTr="208D0D83">
+      <w:tr w:rsidR="208D0D83" w:rsidTr="208D0D83" w14:paraId="43A52BDE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9750" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17569B3C" w14:textId="6F1FFF04" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="17569B3C" w14:textId="6F1FFF04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50BE98E2" w14:textId="2F52A9BF" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="0AB395D5">
+    <w:p w:rsidR="208D0D83" w:rsidP="0AB395D5" w:rsidRDefault="208D0D83" w14:paraId="50BE98E2" w14:textId="2F52A9BF">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:ind w:left="20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EF60E5F" w14:textId="18762457" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="0AB395D5">
+    <w:p w:rsidR="208D0D83" w:rsidP="0AB395D5" w:rsidRDefault="208D0D83" w14:paraId="7EF60E5F" w14:textId="18762457">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:ind w:left="20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CD7FDBC" w14:textId="49DF170D" w:rsidR="5D76E8B8" w:rsidRDefault="5D76E8B8" w:rsidP="0AB395D5">
+    <w:p w:rsidR="5D76E8B8" w:rsidP="0AB395D5" w:rsidRDefault="5D76E8B8" w14:paraId="1CD7FDBC" w14:textId="49DF170D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="20" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Additional Costs for Overseas Visits/Fieldwork</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D86332E" w14:textId="60B62B97" w:rsidR="5D76E8B8" w:rsidRDefault="5D76E8B8" w:rsidP="208D0D83">
+    <w:p w:rsidR="5D76E8B8" w:rsidP="208D0D83" w:rsidRDefault="5D76E8B8" w14:paraId="1D86332E" w14:textId="60B62B97">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="208D0D83">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please tick if the proposal is expected to beneﬁt from the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F5C009" w14:textId="5A6D220F" w:rsidR="5D76E8B8" w:rsidRDefault="5D76E8B8" w:rsidP="0AB395D5">
+    <w:p w:rsidR="5D76E8B8" w:rsidP="0AB395D5" w:rsidRDefault="5D76E8B8" w14:paraId="73F5C009" w14:textId="5A6D220F">
       <w:pPr>
         <w:ind w:left="20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A8228A"/>
         </w:rPr>
         <w:t xml:space="preserve">Overseas Fieldwork </w:t>
       </w:r>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3376F0B3" w14:textId="1DB7BEBA" w:rsidR="5D76E8B8" w:rsidRDefault="5D76E8B8" w:rsidP="0AB395D5">
+    <w:p w:rsidR="5D76E8B8" w:rsidP="0AB395D5" w:rsidRDefault="5D76E8B8" w14:paraId="3376F0B3" w14:textId="1DB7BEBA">
       <w:pPr>
         <w:ind w:left="20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Difficult Language Training</w:t>
       </w:r>
-      <w:r w:rsidR="1642D433" w:rsidRPr="0AB395D5">
+      <w:r w:rsidRPr="0AB395D5" w:rsidR="1642D433">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F60420" w14:textId="1D448D69" w:rsidR="5D76E8B8" w:rsidRDefault="5D76E8B8" w:rsidP="0AB395D5">
+    <w:p w:rsidR="5D76E8B8" w:rsidP="0AB395D5" w:rsidRDefault="5D76E8B8" w14:paraId="36F60420" w14:textId="1D448D69">
       <w:pPr>
         <w:ind w:left="20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Overseas Institutional </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Visit </w:t>
       </w:r>
-      <w:r w:rsidR="1AC41311" w:rsidRPr="0AB395D5">
+      <w:r w:rsidRPr="0AB395D5" w:rsidR="1AC41311">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128767E3" w14:textId="64FAB720" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="128767E3" w14:textId="64FAB720">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9735"/>
       </w:tblGrid>
-      <w:tr w:rsidR="208D0D83" w14:paraId="15DCD2FE" w14:textId="77777777" w:rsidTr="208D0D83">
+      <w:tr w:rsidR="208D0D83" w:rsidTr="208D0D83" w14:paraId="15DCD2FE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1065"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B0BA253" w14:textId="36B3E03D" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="4B0BA253" w14:textId="36B3E03D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="231F20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="208D0D83">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Domestic Fieldwork</w:t>
             </w:r>
             <w:r w:rsidRPr="208D0D83">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="231F20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05FB499F" w14:textId="57DA5BBE" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="05FB499F" w14:textId="57DA5BBE">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="231F20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="208D0D83">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="231F20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If this proposal does not require overseas ﬁeldwork, please conﬁrm that any proposed UK based ﬁeldwork can likely to be undertaken within the student’s notional RTSG amount of £750 per annum? If not, please explain why and specify any likely additional costs and how these costs would be met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="208D0D83" w14:paraId="72D52908" w14:textId="77777777" w:rsidTr="208D0D83">
+      <w:tr w:rsidR="208D0D83" w:rsidTr="208D0D83" w14:paraId="72D52908" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9735" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12A3403B" w14:textId="57BD08F4" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="12A3403B" w14:textId="57BD08F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B88BF97" w14:textId="3F8828FC" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="3B88BF97" w14:textId="3F8828FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="108E2787" w14:textId="571734C5" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="108E2787" w14:textId="571734C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CCF6916" w14:textId="51A0C3D7" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="6CCF6916" w14:textId="51A0C3D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="697A0807" w14:textId="500E389C" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="697A0807" w14:textId="500E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47C4990D" w14:textId="669CC87D" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="47C4990D" w14:textId="669CC87D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DB485F3" w14:textId="021CE1A7" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="2DB485F3" w14:textId="021CE1A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5751F13C" w14:textId="2E2144F3" w:rsidR="208D0D83" w:rsidRDefault="208D0D83" w:rsidP="208D0D83">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="208D0D83" w:rsidP="208D0D83" w:rsidRDefault="208D0D83" w14:paraId="5751F13C" w14:textId="2E2144F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229B99C2" w14:textId="7FFC8DDA" w:rsidR="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="0AB395D5">
+    <w:p w:rsidR="00F706CD" w:rsidP="0AB395D5" w:rsidRDefault="00F706CD" w14:paraId="229B99C2" w14:textId="7FFC8DDA">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="647BFD9B" w14:textId="3B2F01C3" w:rsidR="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="0AB395D5">
+    <w:p w:rsidR="00F706CD" w:rsidP="0AB395D5" w:rsidRDefault="00F706CD" w14:paraId="647BFD9B" w14:textId="3B2F01C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AB395D5">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Applicant confirmation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F706CD" w:rsidRPr="006368AF" w14:paraId="1BB9E652" w14:textId="77777777" w:rsidTr="53E02C60">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="00F706CD" w:rsidTr="53E02C60" w14:paraId="1BB9E652" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1065"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9742" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="03BD1235" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRPr="003B14C9" w:rsidRDefault="00F706CD" w:rsidP="007C433E">
+          <w:p w:rsidRPr="003B14C9" w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="03BD1235" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B14C9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please confirm: </w:t>
             </w:r>
             <w:r w:rsidRPr="003B14C9">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07702824" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRPr="003B14C9" w:rsidRDefault="00F706CD" w:rsidP="007C433E">
+          <w:p w:rsidRPr="003B14C9" w:rsidR="00F706CD" w:rsidP="007C433E" w:rsidRDefault="00F706CD" w14:paraId="07702824" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B14C9">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="003B14C9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="003B14C9">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="003B14C9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> The first supervisor will attend a development needs analysis meeting with the student and SGSSS following award announcement, and</w:t>
             </w:r>
             <w:r w:rsidRPr="003B14C9">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74C098FC" w14:textId="4176EE54" w:rsidR="00F706CD" w:rsidRPr="003B14C9" w:rsidRDefault="00F706CD" w:rsidP="53E02C60">
+          <w:p w:rsidRPr="003B14C9" w:rsidR="00F706CD" w:rsidP="53E02C60" w:rsidRDefault="00F706CD" w14:paraId="74C098FC" w14:textId="1101905D">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="53E02C60">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="53E02C60">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="53E02C60">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="53E02C60">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> A member of the supervisory </w:t>
             </w:r>
-            <w:r w:rsidR="1B119F30" w:rsidRPr="53E02C60">
+            <w:r w:rsidRPr="53E02C60" w:rsidR="1B119F30">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">team </w:t>
             </w:r>
             <w:r w:rsidRPr="53E02C60">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>will attend an induction event on November 202</w:t>
             </w:r>
-            <w:r w:rsidR="00B65A20">
+            <w:r w:rsidR="004F68C5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-              <w:t>6</w:t>
+                <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="53E02C60">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="53E02C60">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45C5AB7C" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="00F706CD">
+    <w:p w:rsidR="00F706CD" w:rsidP="00F706CD" w:rsidRDefault="00F706CD" w14:paraId="45C5AB7C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16DB715D" w14:textId="77777777" w:rsidR="00F706CD" w:rsidRDefault="00F706CD" w:rsidP="208D0D83">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="00F706CD" w:rsidP="208D0D83" w:rsidRDefault="00F706CD" w14:paraId="16DB715D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F706CD" w:rsidSect="0055037E">
-      <w:headerReference w:type="default" r:id="rId33"/>
-[...1 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:headerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1077" w:right="1077" w:bottom="1077" w:left="1077" w:header="709" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48DDAFAA" w14:textId="77777777" w:rsidR="00E91ED8" w:rsidRDefault="00E91ED8" w:rsidP="00876F8E">
+    <w:p w:rsidR="00E91ED8" w:rsidP="00876F8E" w:rsidRDefault="00E91ED8" w14:paraId="48DDAFAA" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B91B703" w14:textId="77777777" w:rsidR="00E91ED8" w:rsidRDefault="00E91ED8" w:rsidP="00876F8E">
+    <w:p w:rsidR="00E91ED8" w:rsidP="00876F8E" w:rsidRDefault="00E91ED8" w14:paraId="1B91B703" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2807E735" w14:textId="77777777" w:rsidR="00E91ED8" w:rsidRDefault="00E91ED8"/>
+    <w:p w:rsidR="00E91ED8" w:rsidRDefault="00E91ED8" w14:paraId="2807E735" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Condensed Light">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -10172,509 +10526,509 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="205B3423" w14:textId="1670AB71" w:rsidR="00762759" w:rsidRPr="005F04E2" w:rsidRDefault="00776F22" w:rsidP="00731FFE">
+  <w:p w:rsidRPr="005F04E2" w:rsidR="00762759" w:rsidP="00731FFE" w:rsidRDefault="00776F22" w14:paraId="205B3423" w14:textId="25C816A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00914448">
-[...13 lines deleted...]
-    <w:r w:rsidR="00914448">
+    <w:r w:rsidR="004F68C5">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
+      <w:t>.2</w:t>
+    </w:r>
+    <w:r w:rsidR="004F68C5">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:t>_</w:t>
     </w:r>
-    <w:r w:rsidR="26FD3C2E" w:rsidRPr="26FD3C2E">
+    <w:r w:rsidRPr="26FD3C2E" w:rsidR="26FD3C2E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>SDS Collaborative Application Form</w:t>
     </w:r>
     <w:r w:rsidR="00762759">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="26FD3C2E" w:rsidRPr="26FD3C2E">
+    <w:r w:rsidRPr="26FD3C2E" w:rsidR="26FD3C2E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                              </w:t>
     </w:r>
     <w:r w:rsidR="00762759">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="26FD3C2E" w:rsidRPr="26FD3C2E">
+    <w:r w:rsidRPr="26FD3C2E" w:rsidR="26FD3C2E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidR="00762759">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="26FD3C2E" w:rsidRPr="26FD3C2E">
+    <w:r w:rsidRPr="26FD3C2E" w:rsidR="26FD3C2E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="2088725810"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00762759" w:rsidRPr="26FD3C2E">
+        <w:r w:rsidRPr="26FD3C2E" w:rsidR="00762759">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00762759" w:rsidRPr="26FD3C2E">
+        <w:r w:rsidRPr="26FD3C2E" w:rsidR="00762759">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="00762759" w:rsidRPr="26FD3C2E">
+        <w:r w:rsidRPr="26FD3C2E" w:rsidR="00762759">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="26FD3C2E" w:rsidRPr="26FD3C2E">
+        <w:r w:rsidRPr="26FD3C2E" w:rsidR="26FD3C2E">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00762759" w:rsidRPr="26FD3C2E">
+        <w:r w:rsidRPr="26FD3C2E" w:rsidR="00762759">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="66007DA6" w14:textId="77777777" w:rsidR="00762759" w:rsidRPr="005F04E2" w:rsidRDefault="00762759">
+  <w:p w:rsidRPr="005F04E2" w:rsidR="00762759" w:rsidRDefault="00762759" w14:paraId="66007DA6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09A5DA63" w14:textId="77777777" w:rsidR="00E91ED8" w:rsidRDefault="00E91ED8" w:rsidP="00876F8E">
+    <w:p w:rsidR="00E91ED8" w:rsidP="00876F8E" w:rsidRDefault="00E91ED8" w14:paraId="09A5DA63" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="369304BB" w14:textId="77777777" w:rsidR="00E91ED8" w:rsidRDefault="00E91ED8" w:rsidP="00876F8E">
+    <w:p w:rsidR="00E91ED8" w:rsidP="00876F8E" w:rsidRDefault="00E91ED8" w14:paraId="369304BB" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="68ADCE0A" w14:textId="77777777" w:rsidR="00E91ED8" w:rsidRDefault="00E91ED8"/>
+    <w:p w:rsidR="00E91ED8" w:rsidRDefault="00E91ED8" w14:paraId="68ADCE0A" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3250"/>
       <w:gridCol w:w="3250"/>
       <w:gridCol w:w="3250"/>
     </w:tblGrid>
-    <w:tr w:rsidR="26FD3C2E" w14:paraId="71ABB6FD" w14:textId="77777777" w:rsidTr="26FD3C2E">
+    <w:tr w:rsidR="26FD3C2E" w:rsidTr="26FD3C2E" w14:paraId="71ABB6FD" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="62207CFE" w14:textId="11C9A005" w:rsidR="26FD3C2E" w:rsidRDefault="26FD3C2E" w:rsidP="26FD3C2E">
+        <w:p w:rsidR="26FD3C2E" w:rsidP="26FD3C2E" w:rsidRDefault="26FD3C2E" w14:paraId="62207CFE" w14:textId="11C9A005">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="65F33266" w14:textId="741F16AE" w:rsidR="26FD3C2E" w:rsidRDefault="26FD3C2E" w:rsidP="26FD3C2E">
+        <w:p w:rsidR="26FD3C2E" w:rsidP="26FD3C2E" w:rsidRDefault="26FD3C2E" w14:paraId="65F33266" w14:textId="741F16AE">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1B7A9B98" w14:textId="1D62C84B" w:rsidR="26FD3C2E" w:rsidRDefault="26FD3C2E" w:rsidP="26FD3C2E">
+        <w:p w:rsidR="26FD3C2E" w:rsidP="26FD3C2E" w:rsidRDefault="26FD3C2E" w14:paraId="1B7A9B98" w14:textId="1D62C84B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4411BB55" w14:textId="6FEA58B1" w:rsidR="26FD3C2E" w:rsidRDefault="26FD3C2E" w:rsidP="26FD3C2E">
+  <w:p w:rsidR="26FD3C2E" w:rsidP="26FD3C2E" w:rsidRDefault="26FD3C2E" w14:paraId="4411BB55" w14:textId="6FEA58B1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="000734D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B184B5F6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10A708E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C038C480"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11AD5361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60B8E6CA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="32"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -11089,51 +11443,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6140" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A745378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB9CD160"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -11885,134 +12239,143 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00480A96"/>
     <w:rsid w:val="00007250"/>
     <w:rsid w:val="00010A29"/>
     <w:rsid w:val="0001225F"/>
     <w:rsid w:val="000221AE"/>
     <w:rsid w:val="00041E13"/>
     <w:rsid w:val="00065EA0"/>
     <w:rsid w:val="00066F99"/>
     <w:rsid w:val="00072A2B"/>
     <w:rsid w:val="00093F3C"/>
     <w:rsid w:val="000B036D"/>
     <w:rsid w:val="000B0910"/>
     <w:rsid w:val="000C45FA"/>
     <w:rsid w:val="000D017B"/>
     <w:rsid w:val="000D05BD"/>
+    <w:rsid w:val="000D3295"/>
     <w:rsid w:val="000D3B95"/>
     <w:rsid w:val="000D5994"/>
+    <w:rsid w:val="000E5222"/>
     <w:rsid w:val="000EBC97"/>
     <w:rsid w:val="000F4369"/>
     <w:rsid w:val="000F6AC7"/>
     <w:rsid w:val="00102A38"/>
     <w:rsid w:val="0010345E"/>
     <w:rsid w:val="0010449A"/>
     <w:rsid w:val="00105D83"/>
     <w:rsid w:val="00112408"/>
     <w:rsid w:val="00113E03"/>
     <w:rsid w:val="001263EF"/>
     <w:rsid w:val="001328E2"/>
     <w:rsid w:val="001450C6"/>
     <w:rsid w:val="001458C2"/>
     <w:rsid w:val="001543EF"/>
     <w:rsid w:val="00155C70"/>
     <w:rsid w:val="001573C6"/>
     <w:rsid w:val="00157A8D"/>
     <w:rsid w:val="001650BC"/>
     <w:rsid w:val="00186E2D"/>
     <w:rsid w:val="00193CBF"/>
     <w:rsid w:val="001B5EDA"/>
     <w:rsid w:val="001D0D9B"/>
     <w:rsid w:val="001F53FA"/>
     <w:rsid w:val="002122A3"/>
+    <w:rsid w:val="00213EDD"/>
     <w:rsid w:val="00215A5F"/>
     <w:rsid w:val="002175DD"/>
     <w:rsid w:val="002224BB"/>
     <w:rsid w:val="00222C5B"/>
     <w:rsid w:val="00223AD3"/>
     <w:rsid w:val="00225CC0"/>
     <w:rsid w:val="00231F1C"/>
     <w:rsid w:val="00242466"/>
     <w:rsid w:val="00244AE5"/>
     <w:rsid w:val="0025107F"/>
     <w:rsid w:val="00251787"/>
     <w:rsid w:val="00252FD1"/>
     <w:rsid w:val="00254B78"/>
     <w:rsid w:val="002657D0"/>
+    <w:rsid w:val="002848A6"/>
     <w:rsid w:val="00295893"/>
     <w:rsid w:val="002965DD"/>
     <w:rsid w:val="002A0E0F"/>
     <w:rsid w:val="002B2699"/>
     <w:rsid w:val="002B2852"/>
     <w:rsid w:val="002C0C58"/>
     <w:rsid w:val="002C0C93"/>
     <w:rsid w:val="002D0F07"/>
     <w:rsid w:val="002D3978"/>
     <w:rsid w:val="002D47BC"/>
     <w:rsid w:val="002E0899"/>
     <w:rsid w:val="002E50AC"/>
     <w:rsid w:val="002F3FDC"/>
     <w:rsid w:val="002F7608"/>
     <w:rsid w:val="00305BA5"/>
     <w:rsid w:val="003065E3"/>
     <w:rsid w:val="003229A5"/>
     <w:rsid w:val="00332855"/>
     <w:rsid w:val="003356F4"/>
     <w:rsid w:val="00335A7F"/>
     <w:rsid w:val="00347246"/>
     <w:rsid w:val="00352E4B"/>
     <w:rsid w:val="003532EB"/>
     <w:rsid w:val="0035665B"/>
     <w:rsid w:val="00370222"/>
@@ -12037,50 +12400,51 @@
     <w:rsid w:val="0041388E"/>
     <w:rsid w:val="0041467B"/>
     <w:rsid w:val="0042139F"/>
     <w:rsid w:val="00422876"/>
     <w:rsid w:val="00423018"/>
     <w:rsid w:val="004278ED"/>
     <w:rsid w:val="00427A5C"/>
     <w:rsid w:val="004412B1"/>
     <w:rsid w:val="004474CB"/>
     <w:rsid w:val="004519FE"/>
     <w:rsid w:val="00451FB5"/>
     <w:rsid w:val="0045539E"/>
     <w:rsid w:val="00475EF9"/>
     <w:rsid w:val="00476102"/>
     <w:rsid w:val="00480A96"/>
     <w:rsid w:val="004916F5"/>
     <w:rsid w:val="004A1CCF"/>
     <w:rsid w:val="004A72AD"/>
     <w:rsid w:val="004A74D5"/>
     <w:rsid w:val="004B4E3F"/>
     <w:rsid w:val="004B59E4"/>
     <w:rsid w:val="004D51BD"/>
     <w:rsid w:val="004F2493"/>
     <w:rsid w:val="004F2AD2"/>
     <w:rsid w:val="004F3350"/>
+    <w:rsid w:val="004F68C5"/>
     <w:rsid w:val="00504984"/>
     <w:rsid w:val="005155AC"/>
     <w:rsid w:val="00523C0F"/>
     <w:rsid w:val="00524CFF"/>
     <w:rsid w:val="005311B1"/>
     <w:rsid w:val="00534D49"/>
     <w:rsid w:val="00542785"/>
     <w:rsid w:val="0055037E"/>
     <w:rsid w:val="005748AA"/>
     <w:rsid w:val="005769FB"/>
     <w:rsid w:val="00583DBA"/>
     <w:rsid w:val="00583EC4"/>
     <w:rsid w:val="00584010"/>
     <w:rsid w:val="005B28A4"/>
     <w:rsid w:val="005C0F00"/>
     <w:rsid w:val="005C1373"/>
     <w:rsid w:val="005C7871"/>
     <w:rsid w:val="005D2650"/>
     <w:rsid w:val="005D7D21"/>
     <w:rsid w:val="005F04E2"/>
     <w:rsid w:val="005F0B0B"/>
     <w:rsid w:val="005F2AFD"/>
     <w:rsid w:val="005F4793"/>
     <w:rsid w:val="005F49FE"/>
     <w:rsid w:val="005F6DA5"/>
@@ -12113,76 +12477,78 @@
     <w:rsid w:val="00711477"/>
     <w:rsid w:val="00731FFE"/>
     <w:rsid w:val="00732BC0"/>
     <w:rsid w:val="007342BF"/>
     <w:rsid w:val="007469D6"/>
     <w:rsid w:val="00753A1A"/>
     <w:rsid w:val="00755AC4"/>
     <w:rsid w:val="00762759"/>
     <w:rsid w:val="00764019"/>
     <w:rsid w:val="00776D0E"/>
     <w:rsid w:val="00776F22"/>
     <w:rsid w:val="00781398"/>
     <w:rsid w:val="00783A54"/>
     <w:rsid w:val="007913F1"/>
     <w:rsid w:val="00794B4E"/>
     <w:rsid w:val="007A3C2A"/>
     <w:rsid w:val="007A6307"/>
     <w:rsid w:val="007A64D2"/>
     <w:rsid w:val="007A7F66"/>
     <w:rsid w:val="007B2373"/>
     <w:rsid w:val="007D0DB8"/>
     <w:rsid w:val="007DD14A"/>
     <w:rsid w:val="007E19A9"/>
     <w:rsid w:val="007F046C"/>
     <w:rsid w:val="007F2B49"/>
+    <w:rsid w:val="007F7176"/>
     <w:rsid w:val="008013CD"/>
     <w:rsid w:val="00812D01"/>
     <w:rsid w:val="0082083D"/>
     <w:rsid w:val="00826998"/>
     <w:rsid w:val="008333E7"/>
     <w:rsid w:val="00834628"/>
     <w:rsid w:val="00836DF5"/>
     <w:rsid w:val="008424BA"/>
     <w:rsid w:val="00852939"/>
     <w:rsid w:val="00876F8E"/>
     <w:rsid w:val="00882600"/>
     <w:rsid w:val="008855FC"/>
     <w:rsid w:val="00894DFB"/>
     <w:rsid w:val="008A364B"/>
     <w:rsid w:val="008B13BF"/>
     <w:rsid w:val="008B2494"/>
     <w:rsid w:val="008C0859"/>
     <w:rsid w:val="008C6E11"/>
     <w:rsid w:val="008D0AA5"/>
     <w:rsid w:val="008D3056"/>
     <w:rsid w:val="008D6EC3"/>
     <w:rsid w:val="00901CFA"/>
     <w:rsid w:val="00912F03"/>
     <w:rsid w:val="00914448"/>
     <w:rsid w:val="009161ED"/>
     <w:rsid w:val="00923F78"/>
+    <w:rsid w:val="00931B70"/>
     <w:rsid w:val="00944A1A"/>
     <w:rsid w:val="0095478C"/>
     <w:rsid w:val="00963B7B"/>
     <w:rsid w:val="00981094"/>
     <w:rsid w:val="009811CA"/>
     <w:rsid w:val="0098202A"/>
     <w:rsid w:val="00993000"/>
     <w:rsid w:val="009933F8"/>
     <w:rsid w:val="00996B1C"/>
     <w:rsid w:val="009A3ACE"/>
     <w:rsid w:val="009A6A5C"/>
     <w:rsid w:val="009C7F1D"/>
     <w:rsid w:val="009D5445"/>
     <w:rsid w:val="009F7F3A"/>
     <w:rsid w:val="00A22D58"/>
     <w:rsid w:val="00A22FA6"/>
     <w:rsid w:val="00A33CD4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A710B9"/>
     <w:rsid w:val="00A72710"/>
     <w:rsid w:val="00A7376C"/>
     <w:rsid w:val="00A74798"/>
     <w:rsid w:val="00A76865"/>
     <w:rsid w:val="00A86DA0"/>
     <w:rsid w:val="00A91C0E"/>
@@ -12292,291 +12658,301 @@
     <w:rsid w:val="00EE1087"/>
     <w:rsid w:val="00EE62C1"/>
     <w:rsid w:val="00EF6AD0"/>
     <w:rsid w:val="00F043B3"/>
     <w:rsid w:val="00F16BDE"/>
     <w:rsid w:val="00F2450F"/>
     <w:rsid w:val="00F26BE3"/>
     <w:rsid w:val="00F3353A"/>
     <w:rsid w:val="00F340E7"/>
     <w:rsid w:val="00F3547A"/>
     <w:rsid w:val="00F47F28"/>
     <w:rsid w:val="00F55052"/>
     <w:rsid w:val="00F57F3F"/>
     <w:rsid w:val="00F67AB8"/>
     <w:rsid w:val="00F706CD"/>
     <w:rsid w:val="00F95938"/>
     <w:rsid w:val="00F97CDD"/>
     <w:rsid w:val="00FA788A"/>
     <w:rsid w:val="00FB1996"/>
     <w:rsid w:val="00FD5EBF"/>
     <w:rsid w:val="01F2A148"/>
     <w:rsid w:val="02A79FE8"/>
     <w:rsid w:val="03FFE3AE"/>
     <w:rsid w:val="055ACA48"/>
     <w:rsid w:val="060FF22A"/>
+    <w:rsid w:val="06D3AEFA"/>
     <w:rsid w:val="080554AE"/>
     <w:rsid w:val="099D1DC6"/>
     <w:rsid w:val="09B05E73"/>
     <w:rsid w:val="0AB395D5"/>
     <w:rsid w:val="0BE3B1EF"/>
     <w:rsid w:val="0C72D598"/>
+    <w:rsid w:val="0CA79C02"/>
     <w:rsid w:val="0CF3BF65"/>
     <w:rsid w:val="1112C9FA"/>
     <w:rsid w:val="11199D92"/>
     <w:rsid w:val="11DE7D11"/>
     <w:rsid w:val="12A43F12"/>
     <w:rsid w:val="14C2040D"/>
     <w:rsid w:val="1569B48D"/>
     <w:rsid w:val="15AD8CE1"/>
     <w:rsid w:val="1642D433"/>
     <w:rsid w:val="16A07F10"/>
     <w:rsid w:val="17D2C45F"/>
     <w:rsid w:val="181CCBCA"/>
     <w:rsid w:val="1824351E"/>
     <w:rsid w:val="1AC41311"/>
     <w:rsid w:val="1B119F30"/>
     <w:rsid w:val="1B51C84B"/>
     <w:rsid w:val="1CBBC207"/>
     <w:rsid w:val="1D061085"/>
+    <w:rsid w:val="1F51F586"/>
     <w:rsid w:val="1F567B9F"/>
     <w:rsid w:val="1F929B1A"/>
+    <w:rsid w:val="1FDB0475"/>
     <w:rsid w:val="203DB147"/>
     <w:rsid w:val="208D0D83"/>
     <w:rsid w:val="20F24C00"/>
     <w:rsid w:val="21FD571B"/>
     <w:rsid w:val="2298DA17"/>
     <w:rsid w:val="23AED30B"/>
     <w:rsid w:val="24F7FA0D"/>
     <w:rsid w:val="2589C34A"/>
     <w:rsid w:val="26FD3C2E"/>
     <w:rsid w:val="26FD937C"/>
     <w:rsid w:val="26FDA282"/>
     <w:rsid w:val="2770B79D"/>
     <w:rsid w:val="28A3AC90"/>
     <w:rsid w:val="29AD58D9"/>
     <w:rsid w:val="2AED3D26"/>
     <w:rsid w:val="2BED42A9"/>
     <w:rsid w:val="2C2748BD"/>
     <w:rsid w:val="2C3AA7E5"/>
     <w:rsid w:val="2CDCFEDC"/>
     <w:rsid w:val="2DF88B79"/>
     <w:rsid w:val="2E35352F"/>
     <w:rsid w:val="2F8CD786"/>
+    <w:rsid w:val="2F9A45CF"/>
     <w:rsid w:val="3050B26A"/>
     <w:rsid w:val="3080387A"/>
     <w:rsid w:val="308AF617"/>
     <w:rsid w:val="30EE0D91"/>
     <w:rsid w:val="312DE266"/>
+    <w:rsid w:val="3254833D"/>
     <w:rsid w:val="32AC2DB1"/>
     <w:rsid w:val="32CE7AC2"/>
     <w:rsid w:val="3333C643"/>
     <w:rsid w:val="33453784"/>
     <w:rsid w:val="34661069"/>
     <w:rsid w:val="35C5F563"/>
     <w:rsid w:val="36912558"/>
     <w:rsid w:val="380BDAF6"/>
     <w:rsid w:val="3A14BA3E"/>
     <w:rsid w:val="3C530FF7"/>
     <w:rsid w:val="3CC95B51"/>
     <w:rsid w:val="3CE04F0F"/>
     <w:rsid w:val="3CE9C32E"/>
     <w:rsid w:val="3E7C9B10"/>
     <w:rsid w:val="3E96E08D"/>
     <w:rsid w:val="3EF10BDA"/>
     <w:rsid w:val="3FDA559A"/>
     <w:rsid w:val="3FE99600"/>
     <w:rsid w:val="4032B0EE"/>
     <w:rsid w:val="40C413A3"/>
     <w:rsid w:val="448F21B5"/>
     <w:rsid w:val="44E2730F"/>
     <w:rsid w:val="45391978"/>
     <w:rsid w:val="4644BA9B"/>
     <w:rsid w:val="49C97109"/>
     <w:rsid w:val="4ACDB9EC"/>
+    <w:rsid w:val="4AFEB41D"/>
     <w:rsid w:val="4C84D70C"/>
     <w:rsid w:val="4EE1F172"/>
     <w:rsid w:val="4EFB08D0"/>
     <w:rsid w:val="4F23A34F"/>
+    <w:rsid w:val="4F4B160E"/>
     <w:rsid w:val="4F5A903F"/>
     <w:rsid w:val="534D74D3"/>
     <w:rsid w:val="53E02C60"/>
     <w:rsid w:val="542646AD"/>
     <w:rsid w:val="54C36BD6"/>
     <w:rsid w:val="55332B3A"/>
     <w:rsid w:val="5588D414"/>
     <w:rsid w:val="56CEFB9B"/>
     <w:rsid w:val="572FA955"/>
     <w:rsid w:val="573EB2BF"/>
     <w:rsid w:val="574484A3"/>
     <w:rsid w:val="5878F8AC"/>
     <w:rsid w:val="5A35AD04"/>
     <w:rsid w:val="5D76E8B8"/>
     <w:rsid w:val="5DCA52FB"/>
     <w:rsid w:val="5E95398A"/>
     <w:rsid w:val="5EDC9A25"/>
     <w:rsid w:val="5F910F62"/>
+    <w:rsid w:val="60603891"/>
     <w:rsid w:val="61332330"/>
     <w:rsid w:val="62143AE7"/>
     <w:rsid w:val="62ACAA1D"/>
     <w:rsid w:val="637C09A0"/>
     <w:rsid w:val="64EFF576"/>
     <w:rsid w:val="672227F9"/>
     <w:rsid w:val="675C552A"/>
     <w:rsid w:val="6823B6E3"/>
     <w:rsid w:val="690D7447"/>
     <w:rsid w:val="69CCA0FE"/>
     <w:rsid w:val="6B130FBF"/>
     <w:rsid w:val="6D32FDD1"/>
     <w:rsid w:val="6E7D0F6A"/>
     <w:rsid w:val="6E7DAF5F"/>
     <w:rsid w:val="6F0045F3"/>
     <w:rsid w:val="6F53A647"/>
     <w:rsid w:val="6F62BA22"/>
     <w:rsid w:val="6F848500"/>
+    <w:rsid w:val="72687AA4"/>
     <w:rsid w:val="735EBBDB"/>
     <w:rsid w:val="74C8136D"/>
     <w:rsid w:val="764CD0FD"/>
     <w:rsid w:val="76739A94"/>
     <w:rsid w:val="7A27B33D"/>
     <w:rsid w:val="7A9903EA"/>
     <w:rsid w:val="7EDB60F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A267F5E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FCEB4A79-41B2-4918-939E-1539FB6730E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12731,52 +13107,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -12843,51 +13219,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001328E2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007342BF"/>
     <w:pPr>
       <w:keepNext/>
@@ -12897,525 +13273,525 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007342BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00480A96"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00480A96"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="007342BF"/>
     <w:pPr>
       <w:spacing w:before="4"/>
       <w:ind w:left="40"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="007342BF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="007342BF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007342BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007342BF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Infotext">
+  <w:style w:type="paragraph" w:styleId="Infotext" w:customStyle="1">
     <w:name w:val="Info text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="InfotextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="007A3C2A"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="InfotextChar">
+  <w:style w:type="character" w:styleId="InfotextChar" w:customStyle="1">
     <w:name w:val="Info text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Infotext"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="007A3C2A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007A3C2A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="formtext">
+  <w:style w:type="character" w:styleId="formtext" w:customStyle="1">
     <w:name w:val="form text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00010A29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00041E13"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C33789"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C33789"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0064497A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0064497A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0064497A"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0064497A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0064497A"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0064497A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0064497A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Open Sans Condensed Light" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Open Sans Condensed Light" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00876F8E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00876F8E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00876F8E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00876F8E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A86DA0"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="009C7F1D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+  <w:style w:type="character" w:styleId="UnresolvedMention1" w:customStyle="1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008013CD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="208D0D83"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F706CD"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F706CD"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="contentcontrolboundarysink">
+  <w:style w:type="character" w:styleId="contentcontrolboundarysink" w:customStyle="1">
     <w:name w:val="contentcontrolboundarysink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F706CD"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF75E3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE0868"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="139275672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="237055490">
       <w:bodyDiv w:val="1"/>
@@ -13492,109 +13868,108 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2002271467">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apply.sgsss.ac.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-SDS-Competition-Guidance.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-SDS-Competition-PhD-Topics.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Masters-Arrangement-Form.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/RinP-Placement-Overview.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Student-Led-Open-Competition-Challenge-Pathways-FAQs.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-SDS-Competition-Guidance.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-ESRC-Approved-Masters.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esrc.ukri.org/skills-and-careers/doctoral-training/prospective-students/what-is-an-esrc-studentship-worth/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:team@sgsss.ac.uk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esrc.ukri.org/skills-and-careers/doctoral-training/prospective-students/what-is-an-esrc-studentship-worth/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:team@sgsss.ac.uk" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-SDS-Competition-PhD-Topics.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Masters-Arrangement-Form.docx" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId37" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Student-Led-Open-Competition-Challenge-Pathways-FAQs.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-ESRC-Approved-Masters.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/RinP-Placement-Overview.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-SDS-Competition-Guidance.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-SDS-Competition-Guidance.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apply.sgsss.ac.uk/" TargetMode="External" Id="R385df458fd734c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:team@sgsss.ac.uk" TargetMode="External" Id="R0305c33b7ccc4be9" /></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C9FE08D462B14F05AECB2F1D9156ECF7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3F9362FB-6410-4E65-9817-55BE30BD5544}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006040F9" w:rsidRDefault="00BE21A6" w:rsidP="00BE21A6">
+        <w:p w:rsidR="006040F9" w:rsidP="00BE21A6" w:rsidRDefault="00BE21A6">
           <w:pPr>
             <w:pStyle w:val="C9FE08D462B14F05AECB2F1D9156ECF7"/>
           </w:pPr>
           <w:r w:rsidRPr="006368AF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click to select HEI</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F8290556B4C847EDA69327D425DA9C69"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{490F734B-E0EB-4D57-9BA8-69BC9F685D55}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000D017B" w:rsidRDefault="00F340E7" w:rsidP="00F340E7">
+        <w:p w:rsidR="000D017B" w:rsidP="00F340E7" w:rsidRDefault="00F340E7">
           <w:pPr>
             <w:pStyle w:val="F8290556B4C847EDA69327D425DA9C69"/>
           </w:pPr>
           <w:r w:rsidRPr="006368AF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click to select HEI</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
@@ -13607,140 +13982,140 @@
           <w:r w:rsidRPr="0012398C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DE5B068412984F78840919F91E39D59F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F127C618-EABC-4EBC-AB80-3E46897032B0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000C4CAD" w:rsidRDefault="00C37348" w:rsidP="00C37348">
+        <w:p w:rsidR="000C4CAD" w:rsidP="00C37348" w:rsidRDefault="00C37348">
           <w:pPr>
             <w:pStyle w:val="DE5B068412984F78840919F91E39D59F"/>
           </w:pPr>
           <w:r w:rsidRPr="006368AF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click to select HEI</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="52A7DFDAEC70419BBD848BB81163A359"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5DA6913E-10F4-4946-9D18-FB23DF24B621}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="000571DA" w:rsidP="000571DA">
+        <w:p w:rsidR="00444DC2" w:rsidP="000571DA" w:rsidRDefault="000571DA">
           <w:pPr>
             <w:pStyle w:val="52A7DFDAEC70419BBD848BB81163A359"/>
           </w:pPr>
           <w:r w:rsidRPr="0012398C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AC5EE1D4D7DF4662897309E30566A11A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{10D78F9C-FA20-4B53-A324-0FA0B05175D8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="000571DA" w:rsidP="000571DA">
+        <w:p w:rsidR="00444DC2" w:rsidP="000571DA" w:rsidRDefault="000571DA">
           <w:pPr>
             <w:pStyle w:val="AC5EE1D4D7DF4662897309E30566A11A"/>
           </w:pPr>
           <w:r w:rsidRPr="0012398C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="14219F46219249619AAC015B8FD7D506"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2F6E6EDD-205A-41E0-B11D-1383FA8113C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="000571DA" w:rsidP="000571DA">
+        <w:p w:rsidR="00444DC2" w:rsidP="000571DA" w:rsidRDefault="000571DA">
           <w:pPr>
             <w:pStyle w:val="14219F46219249619AAC015B8FD7D506"/>
           </w:pPr>
           <w:r w:rsidRPr="0012398C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -13759,50 +14134,51 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Condensed Light">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -13854,50 +14230,51 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00042ADD"/>
     <w:rsid w:val="000412D2"/>
     <w:rsid w:val="00042ADD"/>
     <w:rsid w:val="000571DA"/>
     <w:rsid w:val="00072C25"/>
     <w:rsid w:val="000C4CAD"/>
     <w:rsid w:val="000D017B"/>
     <w:rsid w:val="00137D66"/>
     <w:rsid w:val="002B2699"/>
     <w:rsid w:val="003B048E"/>
     <w:rsid w:val="003D225D"/>
     <w:rsid w:val="00423018"/>
     <w:rsid w:val="004240C1"/>
     <w:rsid w:val="00440D15"/>
+    <w:rsid w:val="00444DC2"/>
     <w:rsid w:val="004E744F"/>
     <w:rsid w:val="0052020C"/>
     <w:rsid w:val="00560085"/>
     <w:rsid w:val="005C28B7"/>
     <w:rsid w:val="006040F9"/>
     <w:rsid w:val="00696055"/>
     <w:rsid w:val="006D03FC"/>
     <w:rsid w:val="006E103D"/>
     <w:rsid w:val="00850D9D"/>
     <w:rsid w:val="00903E14"/>
     <w:rsid w:val="00976B4D"/>
     <w:rsid w:val="009C24CF"/>
     <w:rsid w:val="00A22FA6"/>
     <w:rsid w:val="00BE21A6"/>
     <w:rsid w:val="00C2666D"/>
     <w:rsid w:val="00C37348"/>
     <w:rsid w:val="00C9554C"/>
     <w:rsid w:val="00D03B22"/>
     <w:rsid w:val="00D911CE"/>
     <w:rsid w:val="00DA3C4A"/>
     <w:rsid w:val="00DA6C06"/>
     <w:rsid w:val="00ED5591"/>
     <w:rsid w:val="00EE6150"/>
     <w:rsid w:val="00F340E7"/>
   </w:rsids>
@@ -14370,113 +14747,97 @@
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="40"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans Condensed Light" w:eastAsia="Open Sans Condensed Light" w:hAnsi="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="005C28B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans Condensed Light" w:eastAsia="Open Sans Condensed Light" w:hAnsi="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2890F4668D745BDABDA678C7C848B13">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9FE08D462B14F05AECB2F1D9156ECF7">
     <w:name w:val="C9FE08D462B14F05AECB2F1D9156ECF7"/>
     <w:rsid w:val="00BE21A6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52A7DFDAEC70419BBD848BB81163A359">
     <w:name w:val="52A7DFDAEC70419BBD848BB81163A359"/>
     <w:rsid w:val="000571DA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC5EE1D4D7DF4662897309E30566A11A">
     <w:name w:val="AC5EE1D4D7DF4662897309E30566A11A"/>
     <w:rsid w:val="000571DA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="73E79CFF402A435D8C128CEEA14EE208">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8290556B4C847EDA69327D425DA9C69">
     <w:name w:val="F8290556B4C847EDA69327D425DA9C69"/>
     <w:rsid w:val="00F340E7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE5B068412984F78840919F91E39D59F">
     <w:name w:val="DE5B068412984F78840919F91E39D59F"/>
     <w:rsid w:val="00C37348"/>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="00EE6150"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="14219F46219249619AAC015B8FD7D506">
     <w:name w:val="14219F46219249619AAC015B8FD7D506"/>
     <w:rsid w:val="000571DA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -14709,105 +15070,102 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_x0023_ xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
     <Cohort xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8583855fe14e87a5fa6feebcdd648841" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B7B8BF0644C4E47862514133CECCC9E" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="172038ab98d65a8dd4aec8342ef938de">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6095809dc6f6fa8cdc45cc35d8a14950" ns2:_="" ns3:_="">
     <xsd:import namespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <xsd:import namespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Cohort" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -14866,50 +15224,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_x0023_" ma:index="26" nillable="true" ma:displayName="#" ma:format="Dropdown" ma:internalName="_x0023_" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Cohort" ma:index="27" nillable="true" ma:displayName="Cohort" ma:format="Dropdown" ma:internalName="Cohort">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="DTP2 Cohort 1"/>
               <xsd:enumeration value="DTP1 Cohort 7"/>
               <xsd:enumeration value="DTP1 Cohort 6"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -15009,116 +15372,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6BAC4CE-3D12-4226-A883-3AD2DBD397BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4ACE93D2-E319-48CB-84A6-9AA0498B5F89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{610A37A9-E0C2-4D5C-A133-FAFFB16583E3}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6797871C-5279-414B-B99B-BB306C22772B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91433F86-C63C-4B9D-96D7-214B6F5538C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{610A37A9-E0C2-4D5C-A133-FAFFB16583E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Edinburgh</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HOFFIE Ross</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>SGSSS Team</lastModifiedBy>
+  <revision>310</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007B7B8BF0644C4E47862514133CECCC9E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>