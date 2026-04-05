--- v0 (2025-10-01)
+++ v1 (2026-04-05)
@@ -221,161 +221,219 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="767171"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Word Version)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA6BB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="767171"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AE12E0" w14:textId="77777777" w:rsidR="0092312C" w:rsidRDefault="0092312C" w:rsidP="00B80D3A"/>
-    <w:p w14:paraId="67FB3301" w14:textId="385E0336" w:rsidR="00B80D3A" w:rsidRPr="00B80D3A" w:rsidRDefault="00B80D3A" w:rsidP="00B80D3A">
+    <w:p w14:paraId="67FB3301" w14:textId="215B04B2" w:rsidR="00B80D3A" w:rsidRPr="00B80D3A" w:rsidRDefault="00B80D3A" w:rsidP="4AA01DFE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The supervisory teams of all shortlisted applicants shortlisted at Stage 1 of the Open Competition are required to submit a </w:t>
       </w:r>
-      <w:r w:rsidRPr="3A98C382">
+      <w:r w:rsidRPr="4AA01DFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisor </w:t>
       </w:r>
-      <w:r w:rsidR="00FA6BB3" w:rsidRPr="3A98C382">
+      <w:r w:rsidR="00FA6BB3" w:rsidRPr="4AA01DFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Statement Template</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. This statement is a key component of the application and of the assessment process. We suggest that supervisors refer to the Marking Framework (see section </w:t>
+        <w:t xml:space="preserve">. This statement is a key component of the application and of the assessment process. </w:t>
+      </w:r>
+      <w:r w:rsidR="638AB907">
+        <w:t xml:space="preserve">As such, </w:t>
+      </w:r>
+      <w:r w:rsidR="4055A6DB">
+        <w:t>w</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="0C6859CE">
+        <w:t>require</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> that supervisors refer to the Marking Framework (see section </w:t>
       </w:r>
       <w:r w:rsidR="019C9A76">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="60F655AF">
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="3D0D9FE2" w:rsidRPr="3A98C382">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="3D0D9FE2" w:rsidRPr="4AA01DFE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Student-Led Competition Guidance for </w:t>
+        </w:r>
+        <w:r w:rsidR="458B9FA9" w:rsidRPr="4AA01DFE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Students &amp; </w:t>
+        </w:r>
+        <w:r w:rsidR="3D0D9FE2" w:rsidRPr="4AA01DFE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Supervisors</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="4AA01DFE">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="6FD7FA90" w:rsidRPr="4AA01DFE">
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="6FD7FA90" w:rsidRPr="4AA01DFE">
+          <w:rPr>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>SGSSS supervisor expectations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="6FD7FA90" w:rsidRPr="4AA01DFE">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Student</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="3D0D9FE2" w:rsidRPr="3A98C382">
+      <w:r w:rsidR="6FD7FA90" w:rsidRPr="4AA01DFE">
+        <w:t>wh</w:t>
+      </w:r>
+      <w:r w:rsidR="6FD7FA90" w:rsidRPr="4AA01DFE">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">-Led Competition Guidance for </w:t>
-[...13 lines deleted...]
-        <w:t>Supervisors</w:t>
+        <w:t xml:space="preserve">en writing their statement. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">) when writing their statement. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B060420" w14:textId="54ADABCD" w:rsidR="00B80D3A" w:rsidRPr="00B80D3A" w:rsidRDefault="7521D3AC" w:rsidP="00B80D3A">
+    <w:p w14:paraId="4F19052B" w14:textId="1C26D3E8" w:rsidR="4AA01DFE" w:rsidRDefault="4AA01DFE" w:rsidP="4AA01DFE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B060420" w14:textId="54ADABCD" w:rsidR="00B80D3A" w:rsidRDefault="7521D3AC" w:rsidP="00B80D3A">
       <w:bookmarkStart w:id="0" w:name="_Int_evHpNYEt"/>
       <w:r>
         <w:t>In particular, we</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve"> are looking for clarification on how the proposed supervisory team will provide the student with an outstanding PhD experience that engages with appropriate advanced development opportunities. </w:t>
       </w:r>
       <w:r w:rsidR="71D2165F">
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="6BEA5E28">
         <w:t>addition,</w:t>
       </w:r>
       <w:r w:rsidR="71D2165F">
         <w:t xml:space="preserve"> we are keen to find out about supervisors</w:t>
       </w:r>
       <w:r w:rsidR="5B78F79F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="71D2165F">
         <w:t xml:space="preserve"> own development needs so that SGSSS can develop its approach to supporting supervisors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398499F9" w14:textId="55CD78C6" w:rsidR="00B80D3A" w:rsidRDefault="00B80D3A" w:rsidP="37CC4421">
-      <w:pPr>
+    <w:p w14:paraId="398499F9" w14:textId="576AA795" w:rsidR="00B80D3A" w:rsidRDefault="13F92CCA" w:rsidP="4AA01DFE">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80D3A">
-        <w:t xml:space="preserve">Once you have completed your </w:t>
+        <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B80D3A">
+      <w:r w:rsidR="00B80D3A" w:rsidRPr="00B80D3A">
+        <w:t xml:space="preserve">nce you have completed your </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80D3A" w:rsidRPr="00B80D3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Supervisor Statement of Support</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B80D3A">
-        <w:t xml:space="preserve">, please return it to your prospective </w:t>
+      <w:r w:rsidR="00B80D3A" w:rsidRPr="00B80D3A">
+        <w:t>, please return it to your prospective</w:t>
+      </w:r>
+      <w:r w:rsidR="74A9F392" w:rsidRPr="00B80D3A">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1AF060FB" w:rsidRPr="00B80D3A">
         <w:t xml:space="preserve">student (in PDF format) </w:t>
       </w:r>
       <w:r w:rsidR="00E93E47">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>who will upload it as per the deadlines established by the host institution they are applying to.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238943FB" w14:textId="3E3BB007" w:rsidR="00B80D3A" w:rsidRDefault="1BDEE44B" w:rsidP="48AC3D78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -499,51 +557,50 @@
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Please check with the student for this information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="169488F7" w14:textId="77777777" w:rsidR="00FA6BB3" w:rsidRPr="00FA6BB3" w:rsidRDefault="00FA6BB3" w:rsidP="00FA6BB3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -607,51 +664,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Please select the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00FA6BB3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="0563C1"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>institution</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -703,51 +760,50 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA6BB3" w:rsidRPr="00FA6BB3" w14:paraId="57A68A38" w14:textId="77777777" w:rsidTr="00FA6BB3">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A7A0F38" w14:textId="133A2EDA" w:rsidR="00FA6BB3" w:rsidRPr="00FA6BB3" w:rsidRDefault="00FA6BB3" w:rsidP="00FA6BB3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
@@ -893,119 +949,103 @@
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Please set out the proposed </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB6634">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>supervisory team</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and their relevance to the student project as well as contingency plans. Where the supervisory team is cross-institutional, the added benefits to the student and their research should be detailed.</w:t>
             </w:r>
             <w:r w:rsidR="001023AF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001023AF" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> limit: </w:t>
+              <w:t xml:space="preserve">(word limit: </w:t>
             </w:r>
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>500 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="05EB18A6" w14:textId="77777777" w:rsidTr="007D45AC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="68" w:type="dxa"/>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6217D8AF" w14:textId="77777777" w:rsidR="008870C1" w:rsidRDefault="008870C1" w:rsidP="008870C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FBB0BDE" w14:textId="77777777" w:rsidR="007E2077" w:rsidRPr="007E2077" w:rsidRDefault="007E2077" w:rsidP="007E2077">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7578024F" w14:textId="77777777" w:rsidR="007E2077" w:rsidRPr="007E2077" w:rsidRDefault="007E2077" w:rsidP="007E2077">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="741A51C4" w14:textId="77777777" w:rsidR="007E2077" w:rsidRPr="007E2077" w:rsidRDefault="007E2077" w:rsidP="007E2077">
             <w:pPr>
@@ -1040,82 +1080,80 @@
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="62237923" w14:textId="5760D492" w:rsidR="007E2077" w:rsidRPr="007E2077" w:rsidRDefault="007E2077" w:rsidP="007E2077">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2028"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="65571D7A" w14:textId="77777777" w:rsidTr="007D45AC">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7516E618" w14:textId="13AAD1A5" w:rsidR="5FED0317" w:rsidRDefault="02D3C458" w:rsidP="00084601">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="5B76ECFE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>First supervisors must</w:t>
             </w:r>
             <w:r w:rsidR="21D279ED" w:rsidRPr="5B76ECFE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> meet all institutional requirements for supervisio</w:t>
             </w:r>
             <w:r w:rsidR="00084601">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">n. This was answered at the first stage of application when you were invited </w:t>
             </w:r>
             <w:r w:rsidR="007D45AC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">to complete the set of questions on SGSSS Apply. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EBBCA92" w14:textId="496D8257" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="123E8A70">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="138"/>
@@ -1178,85 +1216,68 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Set out the </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB6634">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>research environment</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> for the student at the host institution(s) with specific reference to the fit between the school/department and the proposed topic of research.</w:t>
             </w:r>
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> limit: 500 words max)</w:t>
+              <w:t xml:space="preserve"> (word limit: 500 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="051E72F1" w14:textId="77777777" w:rsidTr="00724359">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CCDFAE1" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -1311,99 +1332,82 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Explain how the supervisory team and the broader research environment supports the development of an</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB6634">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> inclusive and diverse PhD community</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> limit: </w:t>
+              <w:t xml:space="preserve"> (word limit: </w:t>
             </w:r>
             <w:r w:rsidR="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>350</w:t>
             </w:r>
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="5D56AA28" w14:textId="77777777" w:rsidTr="00724359">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="600C9255" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -1462,85 +1466,68 @@
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">If your student is successful in the open competition, they and the first supervisor will be asked to attend a Development Needs Analysis meeting with SGSSS. Summarise your initial assessment of your student’s </w:t>
             </w:r>
             <w:r w:rsidRPr="10B41A22">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>development needs</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and how you will plan to meet these (drawing on potential inputs from the host institution as well as those provided by SGSSS and broader networks). Development needs refer to skills/knowledge etc that will support completion of the PhD programme as well as supporting broader career trajectories. These might include methods, disciplinary knowledge, or broader career skills /exposure like working with policy makers.</w:t>
             </w:r>
             <w:r w:rsidR="004E2752">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> limit: 500 words max)</w:t>
+              <w:t>(word limit: 500 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="022B8EC0" w14:textId="77777777" w:rsidTr="00724359">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="020E85B1" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -1590,99 +1577,82 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="136"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Please summarise the development needs of the supervisory team (new and experienced supervisors). Development needs might include supervision specific knowledge/skills, methodological or theoretical advances that will help with supervising this specific proposal or network development and other impact skills.</w:t>
             </w:r>
             <w:r w:rsidR="004E2752">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> limit: </w:t>
+              <w:t xml:space="preserve">(word limit: </w:t>
             </w:r>
             <w:r w:rsidR="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>350</w:t>
             </w:r>
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="6DCF2C76" w14:textId="77777777" w:rsidTr="003E65ED">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="378B15C6" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -1731,102 +1701,80 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="136"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C1F38D6">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">All ESRC funded students will be expected to undertake a </w:t>
             </w:r>
             <w:r w:rsidRPr="6C1F38D6">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> placement</w:t>
+              <w:t>3 ms placement</w:t>
             </w:r>
             <w:r w:rsidRPr="6C1F38D6">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> within an academic institution (either working within a research centre or with a professional services team), or with a public, private or third sector organisation. The aim of the placement would be to develop transferable skills and sector knowledge that will assist career development. Successful applicants would work with the SGSSS team to identify relevant opportunities once in post.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A25B040" w14:textId="77777777" w:rsidR="000F768A" w:rsidRDefault="0F627EA1" w:rsidP="6C1F38D6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="136"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22A9BB9D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">To help SGSSS with its planning for placement support, please indicate your current thinking on the type of placement that might be best suited to your student’s development needs and highlight if you have identified a placement partner already (there is no requirement for you to have an identified partner at this stage). For further guidance on this, visit </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
+            <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="22A9BB9D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>this link.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004E2752" w:rsidRPr="22A9BB9D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3638EAD7" w14:textId="77777777" w:rsidR="000F768A" w:rsidRDefault="000F768A" w:rsidP="6C1F38D6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="136"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1855,100 +1803,83 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="136"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6013B43E" w14:textId="72E7807B" w:rsidR="0F627EA1" w:rsidRDefault="004E2752" w:rsidP="6C1F38D6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="136"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22A9BB9D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> limit: 350 words max)</w:t>
+              <w:t>(word limit: 350 words max)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A7BC280" w14:textId="65235CB1" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="5DD11634" w14:textId="77777777" w:rsidTr="22A9BB9D">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06B80CD6" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -2005,111 +1936,84 @@
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Details of the supervisory team’s </w:t>
             </w:r>
             <w:r w:rsidRPr="602B0563">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>experience of supervision</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. This should include the number of students supervised by each supervisor (including ongoing supervision) and their completion rates </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>where applicable, i.e., we would like to know the proportion of students who have completed within four years (or equivalent for part-time students).</w:t>
             </w:r>
             <w:r w:rsidR="661D6B39">
               <w:t xml:space="preserve"> In addition, because the ESRC </w:t>
             </w:r>
             <w:r w:rsidR="7240DF09">
-              <w:t>expects that all students funded from 2024 onwards will complete their PhD within the funded period (</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> without recourse to an unfunded thesis pending/writing up year) </w:t>
+              <w:t xml:space="preserve">expects that all students funded from 2024 onwards will complete their PhD within the funded period (ie without recourse to an unfunded thesis pending/writing up year) </w:t>
             </w:r>
             <w:r w:rsidR="661D6B39">
               <w:t xml:space="preserve">we would like to hear how the supervisory team will support </w:t>
             </w:r>
             <w:r w:rsidR="31A0FE07">
               <w:t>student’s completion on time.</w:t>
             </w:r>
             <w:r w:rsidR="004E2752">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> limit: 500 words max)</w:t>
+              <w:t>(word limit: 500 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="4058CBBB" w14:textId="77777777" w:rsidTr="602B0563">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12A43382" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -2177,51 +2081,50 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>applicant’s own work</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (even if you have provided advice on the content) and that you have not previously submitted a similar proposal via a supervisor led competition.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="316BB310" w14:textId="77777777" w:rsidTr="00724359">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="634A38A3" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -2294,195 +2197,192 @@
               </w:rPr>
               <w:t>current and estimated progress of the applicant within their PhD</w:t>
             </w:r>
             <w:r w:rsidRPr="00B80D3A">
               <w:t xml:space="preserve">, and confirmation that the supervisor agrees with the applicant’s assessment of their PhD progress (this is a question within the online application form). </w:t>
             </w:r>
             <w:r>
               <w:t>This information is needed to assess the length of funding required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="37AF4840" w14:textId="77777777" w:rsidTr="003E65ED">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C32E606" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68B06AA6" w14:textId="0F96CCCD" w:rsidR="008870C1" w:rsidRDefault="008870C1" w:rsidP="00B80D3A"/>
     <w:p w14:paraId="502CECA3" w14:textId="77777777" w:rsidR="00553690" w:rsidRDefault="00553690" w:rsidP="00B80D3A"/>
     <w:p w14:paraId="32A1F661" w14:textId="77777777" w:rsidR="00553690" w:rsidRDefault="00553690" w:rsidP="00B80D3A"/>
     <w:p w14:paraId="5FD0CCB7" w14:textId="77777777" w:rsidR="00553690" w:rsidRDefault="00553690" w:rsidP="00B80D3A"/>
     <w:p w14:paraId="0BDB10BC" w14:textId="77777777" w:rsidR="00553690" w:rsidRDefault="00553690" w:rsidP="00B80D3A"/>
     <w:p w14:paraId="06B030CB" w14:textId="77777777" w:rsidR="00553690" w:rsidRDefault="00553690" w:rsidP="00B80D3A"/>
-    <w:p w14:paraId="019B6C5A" w14:textId="77777777" w:rsidR="00553690" w:rsidRDefault="00553690" w:rsidP="00B80D3A"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="464A327A" w14:textId="7A9DBD39" w:rsidR="004F3F39" w:rsidRDefault="004F3F39" w:rsidP="6C0170DB">
+    <w:p w14:paraId="464A327A" w14:textId="7A9DBD39" w:rsidR="004F3F39" w:rsidRDefault="004F3F39" w:rsidP="4AA01DFE">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Supervisory Team </w:t>
       </w:r>
       <w:r w:rsidR="4527E738">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Details </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB6634" w14:paraId="055F608B" w14:textId="77777777" w:rsidTr="5B76ECFE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2F024646" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="004F3F39" w:rsidRDefault="00EB6634" w:rsidP="00372A28">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F39">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Please confirm</w:t>
             </w:r>
             <w:r w:rsidR="41E605C9" w:rsidRPr="004F3F39">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C7F396B" w14:textId="5C00DBFF" w:rsidR="004F3F39" w:rsidRDefault="007A320B" w:rsidP="008870C1">
+          <w:p w14:paraId="3C7F396B" w14:textId="5C00DBFF" w:rsidR="004F3F39" w:rsidRDefault="001E5291" w:rsidP="008870C1">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1070774432"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008870C1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008870C1">
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
             <w:r w:rsidR="5967EDAD">
               <w:t>he first supervisor will attend a development needs analysis meeting with the st</w:t>
             </w:r>
             <w:r w:rsidR="004F3F39">
               <w:t>udent and SGSSS following award announcement, and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A68E67E" w14:textId="1DD42BC9" w:rsidR="00EB6634" w:rsidRDefault="007A320B" w:rsidP="004F3F39">
+          <w:p w14:paraId="5A68E67E" w14:textId="1DD42BC9" w:rsidR="00EB6634" w:rsidRDefault="001E5291" w:rsidP="004F3F39">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="586727695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004F3F39" w:rsidRPr="5B76ECFE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="7BCAA570">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004F3F39">
               <w:t xml:space="preserve">A </w:t>
             </w:r>
@@ -2663,51 +2563,50 @@
           </w:p>
           <w:p w14:paraId="6A46EF9D" w14:textId="0F5DF6D0" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03760992" w14:textId="77777777" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C0170DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="6C0170DB" w14:paraId="0A4C2843" w14:textId="77777777" w:rsidTr="6C0170DB">
@@ -2860,51 +2759,50 @@
           </w:p>
           <w:p w14:paraId="5DE2109A" w14:textId="1D4CF4DB" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1ABFBC22" w14:textId="77777777" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="6C0170DB" w14:paraId="426CCFD7" w14:textId="77777777" w:rsidTr="6C0170DB">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -3048,51 +2946,50 @@
           </w:p>
           <w:p w14:paraId="6E65949B" w14:textId="543D8B07" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C7DFEEB" w14:textId="77777777" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C3B6EC0" w14:textId="1A7A6D57" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9010" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
@@ -3140,51 +3037,50 @@
             </w:pPr>
             <w:r w:rsidRPr="004F3F39">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>First Supervisor Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C95FE9B" w14:textId="77777777" w:rsidR="004F3F39" w:rsidRPr="00FA6BB3" w:rsidRDefault="004F3F39" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -3226,51 +3122,50 @@
             </w:pPr>
             <w:r w:rsidRPr="004F3F39">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Second Supervisor Signature (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="025FBB44" w14:textId="77777777" w:rsidR="004F3F39" w:rsidRPr="00FA6BB3" w:rsidRDefault="004F3F39" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F3F39" w:rsidRPr="00FA6BB3" w14:paraId="3184A996" w14:textId="77777777" w:rsidTr="004F3F39">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
@@ -3300,97 +3195,96 @@
             </w:pPr>
             <w:r w:rsidRPr="004F3F39">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Third Supervisor Signature (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D466B07" w14:textId="77777777" w:rsidR="004F3F39" w:rsidRPr="00FA6BB3" w:rsidRDefault="004F3F39" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54B5D4B4" w14:textId="0D62C789" w:rsidR="004F3F39" w:rsidRDefault="004F3F39"/>
     <w:sectPr w:rsidR="004F3F39">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1170" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76BCB188" w14:textId="77777777" w:rsidR="007A320B" w:rsidRDefault="007A320B">
+    <w:p w14:paraId="48FF9FE5" w14:textId="77777777" w:rsidR="001E5291" w:rsidRDefault="001E5291">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FD52724" w14:textId="77777777" w:rsidR="007A320B" w:rsidRDefault="007A320B">
+    <w:p w14:paraId="281EFE42" w14:textId="77777777" w:rsidR="001E5291" w:rsidRDefault="001E5291">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3410,77 +3304,77 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8010"/>
       <w:gridCol w:w="915"/>
       <w:gridCol w:w="360"/>
     </w:tblGrid>
     <w:tr w:rsidR="63AEBFE1" w14:paraId="2962A44E" w14:textId="77777777" w:rsidTr="5AF61CB8">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8010" w:type="dxa"/>
         </w:tcPr>
@@ -3542,61 +3436,61 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="360" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3E80123B" w14:textId="1EDCD950" w:rsidR="63AEBFE1" w:rsidRDefault="63AEBFE1" w:rsidP="63AEBFE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="156420A0" w14:textId="2056B4DD" w:rsidR="63AEBFE1" w:rsidRDefault="63AEBFE1" w:rsidP="63AEBFE1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05A84AB8" w14:textId="77777777" w:rsidR="007A320B" w:rsidRDefault="007A320B">
+    <w:p w14:paraId="5DDDFAA2" w14:textId="77777777" w:rsidR="001E5291" w:rsidRDefault="001E5291">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57CBD001" w14:textId="77777777" w:rsidR="007A320B" w:rsidRDefault="007A320B">
+    <w:p w14:paraId="17D7441A" w14:textId="77777777" w:rsidR="001E5291" w:rsidRDefault="001E5291">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3095"/>
       <w:gridCol w:w="3095"/>
       <w:gridCol w:w="3095"/>
     </w:tblGrid>
     <w:tr w:rsidR="63AEBFE1" w14:paraId="43D685AA" w14:textId="77777777" w:rsidTr="63AEBFE1">
@@ -3626,63 +3520,85 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3095" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="40A58E0A" w14:textId="10CA0590" w:rsidR="63AEBFE1" w:rsidRDefault="63AEBFE1" w:rsidP="63AEBFE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5E36B316" w14:textId="6FCC9CE8" w:rsidR="63AEBFE1" w:rsidRDefault="63AEBFE1" w:rsidP="63AEBFE1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_evHpNYEt" int2:invalidationBookmarkName="" int2:hashCode="PHWk9zV+jgHp9c" int2:id="d9jemHfg">
-      <int2:state int2:type="AugLoop_Text_Critique" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BED80D7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E3F618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C20DEC6"/>
     <w:lvl w:ilvl="0" w:tplc="D5CEDACA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F544BE16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3751,51 +3667,51 @@
     <w:lvl w:ilvl="7" w:tplc="ABB8605C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1506E50E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1607406E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DCEE46E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3900,51 +3816,140 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F843AD0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B069C14"/>
+    <w:lvl w:ilvl="0" w:tplc="BD52A1D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="243118FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="599E6180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4049,51 +4054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D0013D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBE8BCC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4198,51 +4203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="394FAAA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4BCC9A4"/>
     <w:lvl w:ilvl="0" w:tplc="3ACAE2D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DB2E0186">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4311,51 +4316,51 @@
     <w:lvl w:ilvl="7" w:tplc="6F56A5F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A62A30B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ACA9324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF3E9FFE"/>
     <w:lvl w:ilvl="0" w:tplc="4A98F5B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6A0E2E80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="37CAD018">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4397,51 +4402,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="738405D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6442CB24">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5026614E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68D631A6"/>
     <w:lvl w:ilvl="0" w:tplc="333CEF78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="57F0F000">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4510,51 +4515,51 @@
     <w:lvl w:ilvl="7" w:tplc="89FAA6C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F0BE5646">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5042287A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A1E5600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4623,51 +4628,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53FB12F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="648EFFEA"/>
     <w:lvl w:ilvl="0" w:tplc="3DF2D3EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B62087F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2EA61A9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4709,51 +4714,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5534041C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="27460ECC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F6ED6CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F2A7F58"/>
     <w:lvl w:ilvl="0" w:tplc="F25417D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D6DA28B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4822,51 +4827,51 @@
     <w:lvl w:ilvl="7" w:tplc="5EAC5CC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7AEC2A1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61960FE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04FA2D42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4971,51 +4976,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="685F3303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1486D63E"/>
     <w:lvl w:ilvl="0" w:tplc="8D5C74EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="71C2A31A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C62E5276">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5057,51 +5062,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="42843C94">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="68A27EF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F207F4C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA5A2BDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5207,257 +5212,292 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-[...14 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="70"/>
-[...1 lines deleted...]
-  <w:trackRevisions/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B80D3A"/>
     <w:rsid w:val="00084601"/>
+    <w:rsid w:val="000D3E34"/>
     <w:rsid w:val="000E2CD8"/>
     <w:rsid w:val="000F768A"/>
     <w:rsid w:val="001023AF"/>
+    <w:rsid w:val="001B05FE"/>
     <w:rsid w:val="001C0F08"/>
+    <w:rsid w:val="001E5291"/>
+    <w:rsid w:val="00271F1F"/>
     <w:rsid w:val="002A6B47"/>
     <w:rsid w:val="002F4DC0"/>
     <w:rsid w:val="00372A28"/>
+    <w:rsid w:val="003D79F0"/>
     <w:rsid w:val="003E65ED"/>
     <w:rsid w:val="00460215"/>
     <w:rsid w:val="004E2752"/>
     <w:rsid w:val="004F3F39"/>
+    <w:rsid w:val="00532E7E"/>
     <w:rsid w:val="00553690"/>
+    <w:rsid w:val="00597484"/>
+    <w:rsid w:val="005B1993"/>
     <w:rsid w:val="005E14D4"/>
     <w:rsid w:val="00677C8D"/>
     <w:rsid w:val="006E690E"/>
     <w:rsid w:val="007A320B"/>
     <w:rsid w:val="007D45AC"/>
     <w:rsid w:val="007E2077"/>
     <w:rsid w:val="008870C1"/>
+    <w:rsid w:val="0090693B"/>
     <w:rsid w:val="0092312C"/>
     <w:rsid w:val="00941903"/>
     <w:rsid w:val="00982722"/>
+    <w:rsid w:val="009B0610"/>
     <w:rsid w:val="00AE59C2"/>
     <w:rsid w:val="00AF520E"/>
     <w:rsid w:val="00B80D3A"/>
     <w:rsid w:val="00B93E02"/>
     <w:rsid w:val="00BE35C2"/>
+    <w:rsid w:val="00CE264B"/>
     <w:rsid w:val="00DA3ED9"/>
+    <w:rsid w:val="00E01DE5"/>
     <w:rsid w:val="00E104F4"/>
     <w:rsid w:val="00E93E47"/>
     <w:rsid w:val="00EB3A70"/>
     <w:rsid w:val="00EB48AB"/>
     <w:rsid w:val="00EB6634"/>
     <w:rsid w:val="00F32EE8"/>
     <w:rsid w:val="00FA6BB3"/>
     <w:rsid w:val="019C9A76"/>
     <w:rsid w:val="0285B36A"/>
     <w:rsid w:val="028DF187"/>
     <w:rsid w:val="02AA66FE"/>
     <w:rsid w:val="02D3C458"/>
     <w:rsid w:val="069B4B94"/>
     <w:rsid w:val="06B45BD7"/>
     <w:rsid w:val="082DD315"/>
     <w:rsid w:val="09609375"/>
     <w:rsid w:val="0A9C5086"/>
+    <w:rsid w:val="0A9F21BD"/>
     <w:rsid w:val="0AFA805C"/>
+    <w:rsid w:val="0C6859CE"/>
     <w:rsid w:val="0C7B2D7E"/>
     <w:rsid w:val="0E411578"/>
     <w:rsid w:val="0F627EA1"/>
     <w:rsid w:val="10655088"/>
     <w:rsid w:val="10B41A22"/>
     <w:rsid w:val="123E8A70"/>
+    <w:rsid w:val="13F92CCA"/>
     <w:rsid w:val="16313A44"/>
     <w:rsid w:val="1650A66A"/>
     <w:rsid w:val="179B0550"/>
     <w:rsid w:val="179FB17C"/>
     <w:rsid w:val="17B8FFF2"/>
     <w:rsid w:val="17D92BA0"/>
     <w:rsid w:val="1AF060FB"/>
     <w:rsid w:val="1B328DEF"/>
     <w:rsid w:val="1BDEE44B"/>
     <w:rsid w:val="1E036CCF"/>
     <w:rsid w:val="1E71CB5D"/>
     <w:rsid w:val="218727EA"/>
     <w:rsid w:val="21D279ED"/>
     <w:rsid w:val="21D4C7DE"/>
     <w:rsid w:val="22A9BB9D"/>
     <w:rsid w:val="2483ABAF"/>
     <w:rsid w:val="250D81CA"/>
+    <w:rsid w:val="264F9038"/>
+    <w:rsid w:val="282934BE"/>
     <w:rsid w:val="29003774"/>
     <w:rsid w:val="29E4FBE9"/>
     <w:rsid w:val="2B5E0049"/>
     <w:rsid w:val="2CF9D0AA"/>
+    <w:rsid w:val="2D2C6A35"/>
     <w:rsid w:val="2E6A332D"/>
     <w:rsid w:val="30461F60"/>
     <w:rsid w:val="31A0FE07"/>
     <w:rsid w:val="3225F4DE"/>
     <w:rsid w:val="329E1506"/>
     <w:rsid w:val="333DA450"/>
     <w:rsid w:val="37CC4421"/>
     <w:rsid w:val="39BEA46C"/>
     <w:rsid w:val="3A380DCC"/>
     <w:rsid w:val="3A98C382"/>
+    <w:rsid w:val="3B6523BE"/>
     <w:rsid w:val="3BC865EE"/>
     <w:rsid w:val="3C195451"/>
     <w:rsid w:val="3D0D9FE2"/>
     <w:rsid w:val="3E15043F"/>
+    <w:rsid w:val="3F1C4D19"/>
     <w:rsid w:val="4004EBF1"/>
+    <w:rsid w:val="4055A6DB"/>
     <w:rsid w:val="41BFE53F"/>
     <w:rsid w:val="41E605C9"/>
     <w:rsid w:val="420C2B62"/>
     <w:rsid w:val="43A7FBC3"/>
+    <w:rsid w:val="443A08AD"/>
     <w:rsid w:val="4527E738"/>
     <w:rsid w:val="458B9FA9"/>
     <w:rsid w:val="45BFA89A"/>
     <w:rsid w:val="4621AAA5"/>
     <w:rsid w:val="46780482"/>
     <w:rsid w:val="46F11934"/>
     <w:rsid w:val="48AC3D78"/>
+    <w:rsid w:val="4AA01DFE"/>
     <w:rsid w:val="4B6C9C8B"/>
     <w:rsid w:val="4B6CD043"/>
+    <w:rsid w:val="4B88FAC1"/>
     <w:rsid w:val="4C2EFB9A"/>
+    <w:rsid w:val="4CB88BC3"/>
     <w:rsid w:val="4CD9F380"/>
     <w:rsid w:val="4DE26F90"/>
     <w:rsid w:val="55974D6D"/>
     <w:rsid w:val="55B6137C"/>
     <w:rsid w:val="58D19B29"/>
     <w:rsid w:val="591FE523"/>
     <w:rsid w:val="5967EDAD"/>
     <w:rsid w:val="5AF61CB8"/>
     <w:rsid w:val="5B76ECFE"/>
     <w:rsid w:val="5B78F79F"/>
+    <w:rsid w:val="5DD3C161"/>
     <w:rsid w:val="5DF2EB76"/>
     <w:rsid w:val="5DF35646"/>
     <w:rsid w:val="5EEAE592"/>
     <w:rsid w:val="5FED0317"/>
     <w:rsid w:val="602B0563"/>
     <w:rsid w:val="60F655AF"/>
+    <w:rsid w:val="638AB907"/>
     <w:rsid w:val="63AEBFE1"/>
     <w:rsid w:val="64079464"/>
     <w:rsid w:val="64F66152"/>
     <w:rsid w:val="65D5749F"/>
     <w:rsid w:val="661D6B39"/>
     <w:rsid w:val="66B43825"/>
     <w:rsid w:val="68500886"/>
+    <w:rsid w:val="696D11FB"/>
     <w:rsid w:val="6BC58D97"/>
     <w:rsid w:val="6BEA5E28"/>
     <w:rsid w:val="6C0170DB"/>
     <w:rsid w:val="6C1F38D6"/>
+    <w:rsid w:val="6FD7FA90"/>
     <w:rsid w:val="71D2165F"/>
     <w:rsid w:val="7240DF09"/>
     <w:rsid w:val="7276EA5D"/>
     <w:rsid w:val="736DAB95"/>
     <w:rsid w:val="743CA2C5"/>
+    <w:rsid w:val="74A9F392"/>
     <w:rsid w:val="7521D3AC"/>
     <w:rsid w:val="77307195"/>
     <w:rsid w:val="779F217F"/>
     <w:rsid w:val="788AF6EC"/>
     <w:rsid w:val="7BCAA570"/>
+    <w:rsid w:val="7C7D2A07"/>
     <w:rsid w:val="7D61EA9B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -5846,50 +5886,76 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D79F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -6100,50 +6166,101 @@
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00532E7E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003D79F0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D79F0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="104202741">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1490368395">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
@@ -6834,51 +6951,51 @@
             </w:div>
             <w:div w:id="1463886170">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/RinP-Placement-Overview.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="R8c4e259065044efe" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS_Supervision_Expectations.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Student-Led-Open-Competition-Guidance.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/RinP-Placement-Overview.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013439"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A3DC4772-ACDA-455C-81AE-5E6558EDD3E5}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -6926,119 +7043,139 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...1 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB48AB"/>
+    <w:rsid w:val="000C3341"/>
+    <w:rsid w:val="000D3E34"/>
     <w:rsid w:val="001111D3"/>
+    <w:rsid w:val="001B05FE"/>
     <w:rsid w:val="003B3192"/>
     <w:rsid w:val="004B7FD3"/>
     <w:rsid w:val="00527AF8"/>
+    <w:rsid w:val="006254C4"/>
     <w:rsid w:val="00A83EF0"/>
+    <w:rsid w:val="00DA5C56"/>
     <w:rsid w:val="00EB48AB"/>
     <w:rsid w:val="00F70941"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -7726,96 +7863,93 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_x0023_ xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
     <Cohort xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8583855fe14e87a5fa6feebcdd648841" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B7B8BF0644C4E47862514133CECCC9E" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="172038ab98d65a8dd4aec8342ef938de">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6095809dc6f6fa8cdc45cc35d8a14950" ns2:_="" ns3:_="">
     <xsd:import namespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <xsd:import namespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Cohort" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7874,50 +8008,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_x0023_" ma:index="26" nillable="true" ma:displayName="#" ma:format="Dropdown" ma:internalName="_x0023_" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Cohort" ma:index="27" nillable="true" ma:displayName="Cohort" ma:format="Dropdown" ma:internalName="Cohort">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="DTP2 Cohort 1"/>
               <xsd:enumeration value="DTP1 Cohort 7"/>
               <xsd:enumeration value="DTP1 Cohort 6"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -8017,120 +8156,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E725AB0-948A-4255-B927-D76B1069C7D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46398AA4-7FB6-4C57-B7BE-B6FE718D5BE9}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C79509AF-13B4-4DA4-8C33-F1AEBEB571FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0406DEC-5707-40D5-8AA8-B8389F93A965}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6C28061-87AF-4D1D-9FA1-6C71B0384F3C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5569</Characters>
+  <Pages>5</Pages>
+  <Words>1010</Words>
+  <Characters>5763</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
+  <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6533</CharactersWithSpaces>
+  <CharactersWithSpaces>6760</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mhairi Mackenzie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007B7B8BF0644C4E47862514133CECCC9E</vt:lpwstr>
   </property>