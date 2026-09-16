--- v1 (2026-04-05)
+++ v2 (2026-09-16)
@@ -14,190 +14,204 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6F876C7E" w14:textId="1C7257FA" w:rsidR="3BC865EE" w:rsidRDefault="00FA6BB3" w:rsidP="008870C1">
       <w:pPr>
         <w:ind w:right="-613"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="164019BB" wp14:editId="0DF21DEA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="164019BB" wp14:editId="2E29F0CC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3711752</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-636422</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="2734945" cy="695960"/>
             <wp:effectExtent l="0" t="0" r="8255" b="8890"/>
+            <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="C:\Users\atorres\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\3E4495E1.tmp"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\atorres\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\3E4495E1.tmp"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2734945" cy="695960"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DD0D0F" w14:textId="07F8FF9F" w:rsidR="00FA6BB3" w:rsidRPr="00FA6BB3" w:rsidRDefault="00FA6BB3" w:rsidP="00FA6BB3">
+    <w:p w14:paraId="12DD0D0F" w14:textId="227183D8" w:rsidR="00FA6BB3" w:rsidRPr="00FA6BB3" w:rsidRDefault="00FA6BB3" w:rsidP="00FA6BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-15"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6BB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SGSSS Student-led Open Competition 202</w:t>
       </w:r>
-      <w:r w:rsidR="0092312C">
+      <w:r w:rsidR="00AE29C2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA6BB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="0092312C">
+      <w:r w:rsidR="00AE29C2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA6BB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023885A7" w14:textId="77777777" w:rsidR="00BE35C2" w:rsidRDefault="00FA6BB3" w:rsidP="00FA6BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="767171"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
@@ -221,219 +235,161 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="767171"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Word Version)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA6BB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="767171"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AE12E0" w14:textId="77777777" w:rsidR="0092312C" w:rsidRDefault="0092312C" w:rsidP="00B80D3A"/>
-    <w:p w14:paraId="67FB3301" w14:textId="215B04B2" w:rsidR="00B80D3A" w:rsidRPr="00B80D3A" w:rsidRDefault="00B80D3A" w:rsidP="4AA01DFE">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="67FB3301" w14:textId="385E0336" w:rsidR="00B80D3A" w:rsidRPr="00B80D3A" w:rsidRDefault="00B80D3A" w:rsidP="00B80D3A">
       <w:r>
         <w:t xml:space="preserve">The supervisory teams of all shortlisted applicants shortlisted at Stage 1 of the Open Competition are required to submit a </w:t>
       </w:r>
-      <w:r w:rsidRPr="4AA01DFE">
+      <w:r w:rsidRPr="3942EFC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisor </w:t>
       </w:r>
-      <w:r w:rsidR="00FA6BB3" w:rsidRPr="4AA01DFE">
+      <w:r w:rsidR="00FA6BB3" w:rsidRPr="3942EFC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Statement Template</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. This statement is a key component of the application and of the assessment process. </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> that supervisors refer to the Marking Framework (see section </w:t>
+        <w:t xml:space="preserve">. This statement is a key component of the application and of the assessment process. We suggest that supervisors refer to the Marking Framework (see section </w:t>
       </w:r>
       <w:r w:rsidR="019C9A76">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="60F655AF">
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="3D0D9FE2" w:rsidRPr="3942EFC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Student</w:t>
       </w:r>
-      <w:r w:rsidR="6FD7FA90" w:rsidRPr="4AA01DFE">
-        <w:t xml:space="preserve">and the </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="3D0D9FE2" w:rsidRPr="3942EFC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Led Competition Guidance for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-[...7 lines deleted...]
-      <w:r w:rsidR="6FD7FA90" w:rsidRPr="4AA01DFE">
+      <w:r w:rsidR="458B9FA9" w:rsidRPr="3942EFC8">
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Students &amp; </w:t>
       </w:r>
-      <w:r w:rsidR="6FD7FA90" w:rsidRPr="4AA01DFE">
-[...2 lines deleted...]
-      <w:r w:rsidR="6FD7FA90" w:rsidRPr="4AA01DFE">
+      <w:r w:rsidR="3D0D9FE2" w:rsidRPr="3942EFC8">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">en writing their statement. </w:t>
+        <w:t>Supervisors</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">) when writing their statement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F19052B" w14:textId="1C26D3E8" w:rsidR="4AA01DFE" w:rsidRDefault="4AA01DFE" w:rsidP="4AA01DFE">
-[...4 lines deleted...]
-    <w:p w14:paraId="2B060420" w14:textId="54ADABCD" w:rsidR="00B80D3A" w:rsidRDefault="7521D3AC" w:rsidP="00B80D3A">
+    <w:p w14:paraId="2B060420" w14:textId="54ADABCD" w:rsidR="00B80D3A" w:rsidRPr="00B80D3A" w:rsidRDefault="7521D3AC" w:rsidP="00B80D3A">
       <w:bookmarkStart w:id="0" w:name="_Int_evHpNYEt"/>
       <w:r>
         <w:t>In particular, we</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve"> are looking for clarification on how the proposed supervisory team will provide the student with an outstanding PhD experience that engages with appropriate advanced development opportunities. </w:t>
       </w:r>
       <w:r w:rsidR="71D2165F">
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="6BEA5E28">
         <w:t>addition,</w:t>
       </w:r>
       <w:r w:rsidR="71D2165F">
         <w:t xml:space="preserve"> we are keen to find out about supervisors</w:t>
       </w:r>
       <w:r w:rsidR="5B78F79F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="71D2165F">
         <w:t xml:space="preserve"> own development needs so that SGSSS can develop its approach to supporting supervisors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398499F9" w14:textId="576AA795" w:rsidR="00B80D3A" w:rsidRDefault="13F92CCA" w:rsidP="4AA01DFE">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="398499F9" w14:textId="55CD78C6" w:rsidR="00B80D3A" w:rsidRDefault="00B80D3A" w:rsidP="37CC4421">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80D3A">
-        <w:t>O</w:t>
+        <w:t xml:space="preserve">Once you have completed your </w:t>
       </w:r>
-      <w:r w:rsidR="00B80D3A" w:rsidRPr="00B80D3A">
-[...2 lines deleted...]
-      <w:r w:rsidR="00B80D3A" w:rsidRPr="00B80D3A">
+      <w:r w:rsidRPr="00B80D3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Supervisor Statement of Support</w:t>
       </w:r>
-      <w:r w:rsidR="00B80D3A" w:rsidRPr="00B80D3A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00B80D3A">
+        <w:t xml:space="preserve">, please return it to your prospective </w:t>
       </w:r>
       <w:r w:rsidR="1AF060FB" w:rsidRPr="00B80D3A">
         <w:t xml:space="preserve">student (in PDF format) </w:t>
       </w:r>
       <w:r w:rsidR="00E93E47">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>who will upload it as per the deadlines established by the host institution they are applying to.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238943FB" w14:textId="3E3BB007" w:rsidR="00B80D3A" w:rsidRDefault="1BDEE44B" w:rsidP="48AC3D78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -557,50 +513,51 @@
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Please check with the student for this information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="169488F7" w14:textId="77777777" w:rsidR="00FA6BB3" w:rsidRPr="00FA6BB3" w:rsidRDefault="00FA6BB3" w:rsidP="00FA6BB3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -664,51 +621,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Please select the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00FA6BB3">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="0563C1"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-GB"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>institution</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -760,50 +717,51 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA6BB3" w:rsidRPr="00FA6BB3" w14:paraId="57A68A38" w14:textId="77777777" w:rsidTr="00FA6BB3">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A7A0F38" w14:textId="133A2EDA" w:rsidR="00FA6BB3" w:rsidRPr="00FA6BB3" w:rsidRDefault="00FA6BB3" w:rsidP="00FA6BB3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
@@ -976,76 +934,76 @@
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>500 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="05EB18A6" w14:textId="77777777" w:rsidTr="007D45AC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="68" w:type="dxa"/>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6217D8AF" w14:textId="77777777" w:rsidR="008870C1" w:rsidRDefault="008870C1" w:rsidP="008870C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FBB0BDE" w14:textId="77777777" w:rsidR="007E2077" w:rsidRPr="007E2077" w:rsidRDefault="007E2077" w:rsidP="007E2077">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7578024F" w14:textId="77777777" w:rsidR="007E2077" w:rsidRPr="007E2077" w:rsidRDefault="007E2077" w:rsidP="007E2077">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="741A51C4" w14:textId="77777777" w:rsidR="007E2077" w:rsidRPr="007E2077" w:rsidRDefault="007E2077" w:rsidP="007E2077">
             <w:pPr>
@@ -1110,50 +1068,51 @@
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="65571D7A" w14:textId="77777777" w:rsidTr="007D45AC">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7516E618" w14:textId="13AAD1A5" w:rsidR="5FED0317" w:rsidRDefault="02D3C458" w:rsidP="00084601">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="5B76ECFE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>First supervisors must</w:t>
             </w:r>
             <w:r w:rsidR="21D279ED" w:rsidRPr="5B76ECFE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> meet all institutional requirements for supervisio</w:t>
             </w:r>
             <w:r w:rsidR="00084601">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">n. This was answered at the first stage of application when you were invited </w:t>
             </w:r>
             <w:r w:rsidR="007D45AC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">to complete the set of questions on SGSSS Apply. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EBBCA92" w14:textId="496D8257" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="123E8A70">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="138"/>
@@ -1234,50 +1193,51 @@
               <w:t xml:space="preserve"> for the student at the host institution(s) with specific reference to the fit between the school/department and the proposed topic of research.</w:t>
             </w:r>
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (word limit: 500 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="051E72F1" w14:textId="77777777" w:rsidTr="00724359">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CCDFAE1" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -1364,50 +1324,51 @@
               <w:t>350</w:t>
             </w:r>
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="5D56AA28" w14:textId="77777777" w:rsidTr="00724359">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="600C9255" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -1484,76 +1445,76 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(word limit: 500 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="022B8EC0" w14:textId="77777777" w:rsidTr="00724359">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="020E85B1" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17E0D48F" w14:textId="5C101F1D" w:rsidR="008870C1" w:rsidRDefault="008870C1" w:rsidP="00B80D3A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9348" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9348"/>
       </w:tblGrid>
@@ -1609,437 +1570,207 @@
               <w:t>350</w:t>
             </w:r>
             <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="6DCF2C76" w14:textId="77777777" w:rsidTr="003E65ED">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="378B15C6" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65EF4EB5" w14:textId="3FE99B69" w:rsidR="008870C1" w:rsidRDefault="008870C1" w:rsidP="00B80D3A"/>
-    <w:tbl>
-[...226 lines deleted...]
-    <w:p w14:paraId="4B7089AB" w14:textId="375E4DF2" w:rsidR="008870C1" w:rsidRDefault="008870C1" w:rsidP="00B80D3A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="63B0D9E6" w14:textId="77777777" w:rsidTr="602B0563">
+      <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="63B0D9E6" w14:textId="77777777" w:rsidTr="3942EFC8">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05B74A7A" w14:textId="3AD4F975" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="0C7B2D7E" w:rsidP="48AC3D78">
+          <w:p w14:paraId="05B74A7A" w14:textId="3AD4F975" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="77A4B4CF" w:rsidP="48AC3D78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="138"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Details of the supervisory team’s </w:t>
             </w:r>
-            <w:r w:rsidRPr="602B0563">
+            <w:r w:rsidRPr="3942EFC8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>experience of supervision</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">. This should include the number of students supervised by each supervisor (including ongoing supervision) and their completion rates </w:t>
-[...5 lines deleted...]
-            <w:r w:rsidR="661D6B39">
+              <w:t>. This should include the number of students supervised by each supervisor (including ongoing supervision) and their completion rates where applicable, i.e., we would like to know the proportion of students who have completed within four years (or equivalent for part-time students).</w:t>
+            </w:r>
+            <w:r w:rsidR="780B60BF">
               <w:t xml:space="preserve"> In addition, because the ESRC </w:t>
             </w:r>
-            <w:r w:rsidR="7240DF09">
+            <w:r w:rsidR="75B458A7">
               <w:t xml:space="preserve">expects that all students funded from 2024 onwards will complete their PhD within the funded period (ie without recourse to an unfunded thesis pending/writing up year) </w:t>
             </w:r>
-            <w:r w:rsidR="661D6B39">
+            <w:r w:rsidR="780B60BF">
               <w:t xml:space="preserve">we would like to hear how the supervisory team will support </w:t>
             </w:r>
-            <w:r w:rsidR="31A0FE07">
+            <w:r w:rsidR="79AD6FBE">
               <w:t>student’s completion on time.</w:t>
             </w:r>
             <w:r w:rsidR="004E2752">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
+            <w:r w:rsidR="004E2752" w:rsidRPr="3942EFC8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(word limit: 500 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="4058CBBB" w14:textId="77777777" w:rsidTr="602B0563">
+      <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="4058CBBB" w14:textId="77777777" w:rsidTr="3942EFC8">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12A43382" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13CAB70F" w14:textId="62DD83BA" w:rsidR="008870C1" w:rsidRDefault="008870C1" w:rsidP="00B80D3A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9280"/>
       </w:tblGrid>
@@ -2081,50 +1812,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>applicant’s own work</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (even if you have provided advice on the content) and that you have not previously submitted a similar proposal via a supervisor led competition.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="316BB310" w14:textId="77777777" w:rsidTr="00724359">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="634A38A3" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -2197,192 +1929,187 @@
               </w:rPr>
               <w:t>current and estimated progress of the applicant within their PhD</w:t>
             </w:r>
             <w:r w:rsidRPr="00B80D3A">
               <w:t xml:space="preserve">, and confirmation that the supervisor agrees with the applicant’s assessment of their PhD progress (this is a question within the online application form). </w:t>
             </w:r>
             <w:r>
               <w:t>This information is needed to assess the length of funding required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008870C1" w:rsidRPr="008870C1" w14:paraId="37AF4840" w14:textId="77777777" w:rsidTr="003E65ED">
         <w:trPr>
           <w:trHeight w:val="2196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C32E606" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="008870C1" w:rsidRDefault="008870C1" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870C1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68B06AA6" w14:textId="0F96CCCD" w:rsidR="008870C1" w:rsidRDefault="008870C1" w:rsidP="00B80D3A"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="464A327A" w14:textId="7A9DBD39" w:rsidR="004F3F39" w:rsidRDefault="004F3F39" w:rsidP="4AA01DFE">
+    <w:p w14:paraId="464A327A" w14:textId="7A9DBD39" w:rsidR="004F3F39" w:rsidRDefault="004F3F39" w:rsidP="6C0170DB">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Supervisory Team </w:t>
       </w:r>
       <w:r w:rsidR="4527E738">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Details </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB6634" w14:paraId="055F608B" w14:textId="77777777" w:rsidTr="5B76ECFE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2F024646" w14:textId="77777777" w:rsidR="008870C1" w:rsidRPr="004F3F39" w:rsidRDefault="00EB6634" w:rsidP="00372A28">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F39">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Please confirm</w:t>
             </w:r>
             <w:r w:rsidR="41E605C9" w:rsidRPr="004F3F39">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C7F396B" w14:textId="5C00DBFF" w:rsidR="004F3F39" w:rsidRDefault="001E5291" w:rsidP="008870C1">
+          <w:p w14:paraId="3C7F396B" w14:textId="5C00DBFF" w:rsidR="004F3F39" w:rsidRDefault="00013CB3" w:rsidP="008870C1">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1070774432"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008870C1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008870C1">
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
             <w:r w:rsidR="5967EDAD">
               <w:t>he first supervisor will attend a development needs analysis meeting with the st</w:t>
             </w:r>
             <w:r w:rsidR="004F3F39">
               <w:t>udent and SGSSS following award announcement, and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A68E67E" w14:textId="1DD42BC9" w:rsidR="00EB6634" w:rsidRDefault="001E5291" w:rsidP="004F3F39">
+          <w:p w14:paraId="5A68E67E" w14:textId="1DD42BC9" w:rsidR="00EB6634" w:rsidRDefault="00013CB3" w:rsidP="004F3F39">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="586727695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004F3F39" w:rsidRPr="5B76ECFE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="7BCAA570">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004F3F39">
               <w:t xml:space="preserve">A </w:t>
             </w:r>
@@ -2563,50 +2290,51 @@
           </w:p>
           <w:p w14:paraId="6A46EF9D" w14:textId="0F5DF6D0" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03760992" w14:textId="77777777" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C0170DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="6C0170DB" w14:paraId="0A4C2843" w14:textId="77777777" w:rsidTr="6C0170DB">
@@ -2759,50 +2487,51 @@
           </w:p>
           <w:p w14:paraId="5DE2109A" w14:textId="1D4CF4DB" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1ABFBC22" w14:textId="77777777" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="6C0170DB" w14:paraId="426CCFD7" w14:textId="77777777" w:rsidTr="6C0170DB">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -2946,50 +2675,51 @@
           </w:p>
           <w:p w14:paraId="6E65949B" w14:textId="543D8B07" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C7DFEEB" w14:textId="77777777" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C3B6EC0" w14:textId="1A7A6D57" w:rsidR="6C0170DB" w:rsidRDefault="6C0170DB" w:rsidP="6C0170DB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9010" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
@@ -3037,50 +2767,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004F3F39">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>First Supervisor Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C95FE9B" w14:textId="77777777" w:rsidR="004F3F39" w:rsidRPr="00FA6BB3" w:rsidRDefault="004F3F39" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -3122,50 +2853,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004F3F39">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Second Supervisor Signature (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="025FBB44" w14:textId="77777777" w:rsidR="004F3F39" w:rsidRPr="00FA6BB3" w:rsidRDefault="004F3F39" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F3F39" w:rsidRPr="00FA6BB3" w14:paraId="3184A996" w14:textId="77777777" w:rsidTr="004F3F39">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3394" w:type="dxa"/>
@@ -3195,96 +2927,97 @@
             </w:pPr>
             <w:r w:rsidRPr="004F3F39">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Third Supervisor Signature (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5616" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D466B07" w14:textId="77777777" w:rsidR="004F3F39" w:rsidRPr="00FA6BB3" w:rsidRDefault="004F3F39" w:rsidP="00724359">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54B5D4B4" w14:textId="0D62C789" w:rsidR="004F3F39" w:rsidRDefault="004F3F39"/>
     <w:sectPr w:rsidR="004F3F39">
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1170" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48FF9FE5" w14:textId="77777777" w:rsidR="001E5291" w:rsidRDefault="001E5291">
+    <w:p w14:paraId="6461F5BD" w14:textId="77777777" w:rsidR="00FA1549" w:rsidRDefault="00FA1549">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="281EFE42" w14:textId="77777777" w:rsidR="001E5291" w:rsidRDefault="001E5291">
+    <w:p w14:paraId="0361996F" w14:textId="77777777" w:rsidR="00FA1549" w:rsidRDefault="00FA1549">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3304,118 +3037,118 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...11 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8010"/>
       <w:gridCol w:w="915"/>
       <w:gridCol w:w="360"/>
     </w:tblGrid>
     <w:tr w:rsidR="63AEBFE1" w14:paraId="2962A44E" w14:textId="77777777" w:rsidTr="5AF61CB8">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8010" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7D02B968" w14:textId="727B98BC" w:rsidR="63AEBFE1" w:rsidRDefault="5AF61CB8" w:rsidP="63AEBFE1">
+        <w:p w14:paraId="7D02B968" w14:textId="69654738" w:rsidR="63AEBFE1" w:rsidRDefault="5AF61CB8" w:rsidP="63AEBFE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
           <w:r>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidR="0092312C">
-            <w:t>5</w:t>
+          <w:r w:rsidR="00AE29C2">
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:t>.2</w:t>
           </w:r>
-          <w:r w:rsidR="0092312C">
-            <w:t>6</w:t>
+          <w:r w:rsidR="00AE29C2">
+            <w:t>7</w:t>
           </w:r>
           <w:r>
             <w:t>_ Student-Led Competition Supervisor Statement Template</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="915" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0FBEA784" w14:textId="5E79B9D1" w:rsidR="63AEBFE1" w:rsidRDefault="63AEBFE1" w:rsidP="63AEBFE1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4513"/>
               <w:tab w:val="right" w:pos="9026"/>
             </w:tabs>
           </w:pPr>
           <w:r w:rsidRPr="63AEBFE1">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
@@ -3434,76 +3167,76 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="360" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3E80123B" w14:textId="1EDCD950" w:rsidR="63AEBFE1" w:rsidRDefault="63AEBFE1" w:rsidP="63AEBFE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="156420A0" w14:textId="2056B4DD" w:rsidR="63AEBFE1" w:rsidRDefault="63AEBFE1" w:rsidP="63AEBFE1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DDDFAA2" w14:textId="77777777" w:rsidR="001E5291" w:rsidRDefault="001E5291">
+    <w:p w14:paraId="49565540" w14:textId="77777777" w:rsidR="00FA1549" w:rsidRDefault="00FA1549">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17D7441A" w14:textId="77777777" w:rsidR="001E5291" w:rsidRDefault="001E5291">
+    <w:p w14:paraId="03113355" w14:textId="77777777" w:rsidR="00FA1549" w:rsidRDefault="00FA1549">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3095"/>
       <w:gridCol w:w="3095"/>
       <w:gridCol w:w="3095"/>
     </w:tblGrid>
     <w:tr w:rsidR="63AEBFE1" w14:paraId="43D685AA" w14:textId="77777777" w:rsidTr="63AEBFE1">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3095" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3F77D641" w14:textId="3CB6D980" w:rsidR="63AEBFE1" w:rsidRDefault="63AEBFE1" w:rsidP="63AEBFE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -3532,73 +3265,52 @@
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5E36B316" w14:textId="6FCC9CE8" w:rsidR="63AEBFE1" w:rsidRDefault="63AEBFE1" w:rsidP="63AEBFE1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_evHpNYEt" int2:invalidationBookmarkName="" int2:hashCode="PHWk9zV+jgHp9c" int2:id="d9jemHfg">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E3F618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C20DEC6"/>
     <w:lvl w:ilvl="0" w:tplc="D5CEDACA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F544BE16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3667,51 +3379,51 @@
     <w:lvl w:ilvl="7" w:tplc="ABB8605C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1506E50E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1607406E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DCEE46E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3816,140 +3528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="243118FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="599E6180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4054,51 +3677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D0013D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBE8BCC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4203,51 +3826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="394FAAA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4BCC9A4"/>
     <w:lvl w:ilvl="0" w:tplc="3ACAE2D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DB2E0186">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4316,51 +3939,51 @@
     <w:lvl w:ilvl="7" w:tplc="6F56A5F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A62A30B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ACA9324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF3E9FFE"/>
     <w:lvl w:ilvl="0" w:tplc="4A98F5B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6A0E2E80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="37CAD018">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4402,51 +4025,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="738405D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6442CB24">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5026614E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68D631A6"/>
     <w:lvl w:ilvl="0" w:tplc="333CEF78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="57F0F000">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4515,51 +4138,51 @@
     <w:lvl w:ilvl="7" w:tplc="89FAA6C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F0BE5646">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5042287A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A1E5600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4628,51 +4251,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53FB12F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="648EFFEA"/>
     <w:lvl w:ilvl="0" w:tplc="3DF2D3EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B62087F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2EA61A9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4714,51 +4337,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5534041C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="27460ECC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F6ED6CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F2A7F58"/>
     <w:lvl w:ilvl="0" w:tplc="F25417D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D6DA28B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4827,51 +4450,51 @@
     <w:lvl w:ilvl="7" w:tplc="5EAC5CC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7AEC2A1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61960FE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04FA2D42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4976,51 +4599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="685F3303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1486D63E"/>
     <w:lvl w:ilvl="0" w:tplc="8D5C74EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="71C2A31A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C62E5276">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5062,51 +4685,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="42843C94">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="68A27EF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F207F4C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA5A2BDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5211,293 +4834,268 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="1" w16cid:durableId="133984279">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="357584421">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1222058618">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="350566626">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1693216447">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1424228815">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="729304908">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1202474328">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1904411593">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1585063620">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1170295735">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="600334518">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-[...23 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="13" w16cid:durableId="2115322347">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B80D3A"/>
+    <w:rsid w:val="00013CB3"/>
     <w:rsid w:val="00084601"/>
-    <w:rsid w:val="000D3E34"/>
     <w:rsid w:val="000E2CD8"/>
-    <w:rsid w:val="000F768A"/>
     <w:rsid w:val="001023AF"/>
-    <w:rsid w:val="001B05FE"/>
     <w:rsid w:val="001C0F08"/>
-    <w:rsid w:val="001E5291"/>
-    <w:rsid w:val="00271F1F"/>
     <w:rsid w:val="002A6B47"/>
-    <w:rsid w:val="002F4DC0"/>
+    <w:rsid w:val="003714AA"/>
     <w:rsid w:val="00372A28"/>
-    <w:rsid w:val="003D79F0"/>
     <w:rsid w:val="003E65ED"/>
     <w:rsid w:val="00460215"/>
     <w:rsid w:val="004E2752"/>
     <w:rsid w:val="004F3F39"/>
-    <w:rsid w:val="00532E7E"/>
     <w:rsid w:val="00553690"/>
-    <w:rsid w:val="00597484"/>
-    <w:rsid w:val="005B1993"/>
     <w:rsid w:val="005E14D4"/>
     <w:rsid w:val="00677C8D"/>
     <w:rsid w:val="006E690E"/>
-    <w:rsid w:val="007A320B"/>
+    <w:rsid w:val="007126FC"/>
     <w:rsid w:val="007D45AC"/>
     <w:rsid w:val="007E2077"/>
+    <w:rsid w:val="00834BD7"/>
     <w:rsid w:val="008870C1"/>
-    <w:rsid w:val="0090693B"/>
     <w:rsid w:val="0092312C"/>
     <w:rsid w:val="00941903"/>
     <w:rsid w:val="00982722"/>
-    <w:rsid w:val="009B0610"/>
+    <w:rsid w:val="00AE29C2"/>
     <w:rsid w:val="00AE59C2"/>
+    <w:rsid w:val="00AF5117"/>
     <w:rsid w:val="00AF520E"/>
     <w:rsid w:val="00B80D3A"/>
     <w:rsid w:val="00B93E02"/>
     <w:rsid w:val="00BE35C2"/>
-    <w:rsid w:val="00CE264B"/>
     <w:rsid w:val="00DA3ED9"/>
-    <w:rsid w:val="00E01DE5"/>
     <w:rsid w:val="00E104F4"/>
     <w:rsid w:val="00E93E47"/>
-    <w:rsid w:val="00EB3A70"/>
+    <w:rsid w:val="00EA508E"/>
     <w:rsid w:val="00EB48AB"/>
     <w:rsid w:val="00EB6634"/>
     <w:rsid w:val="00F32EE8"/>
+    <w:rsid w:val="00FA1549"/>
     <w:rsid w:val="00FA6BB3"/>
     <w:rsid w:val="019C9A76"/>
     <w:rsid w:val="0285B36A"/>
     <w:rsid w:val="028DF187"/>
     <w:rsid w:val="02AA66FE"/>
     <w:rsid w:val="02D3C458"/>
     <w:rsid w:val="069B4B94"/>
     <w:rsid w:val="06B45BD7"/>
     <w:rsid w:val="082DD315"/>
     <w:rsid w:val="09609375"/>
     <w:rsid w:val="0A9C5086"/>
-    <w:rsid w:val="0A9F21BD"/>
     <w:rsid w:val="0AFA805C"/>
-    <w:rsid w:val="0C6859CE"/>
     <w:rsid w:val="0C7B2D7E"/>
     <w:rsid w:val="0E411578"/>
     <w:rsid w:val="0F627EA1"/>
     <w:rsid w:val="10655088"/>
     <w:rsid w:val="10B41A22"/>
     <w:rsid w:val="123E8A70"/>
-    <w:rsid w:val="13F92CCA"/>
     <w:rsid w:val="16313A44"/>
     <w:rsid w:val="1650A66A"/>
     <w:rsid w:val="179B0550"/>
     <w:rsid w:val="179FB17C"/>
     <w:rsid w:val="17B8FFF2"/>
     <w:rsid w:val="17D92BA0"/>
     <w:rsid w:val="1AF060FB"/>
     <w:rsid w:val="1B328DEF"/>
     <w:rsid w:val="1BDEE44B"/>
     <w:rsid w:val="1E036CCF"/>
     <w:rsid w:val="1E71CB5D"/>
     <w:rsid w:val="218727EA"/>
     <w:rsid w:val="21D279ED"/>
     <w:rsid w:val="21D4C7DE"/>
     <w:rsid w:val="22A9BB9D"/>
     <w:rsid w:val="2483ABAF"/>
     <w:rsid w:val="250D81CA"/>
-    <w:rsid w:val="264F9038"/>
-    <w:rsid w:val="282934BE"/>
     <w:rsid w:val="29003774"/>
     <w:rsid w:val="29E4FBE9"/>
     <w:rsid w:val="2B5E0049"/>
     <w:rsid w:val="2CF9D0AA"/>
-    <w:rsid w:val="2D2C6A35"/>
     <w:rsid w:val="2E6A332D"/>
     <w:rsid w:val="30461F60"/>
     <w:rsid w:val="31A0FE07"/>
     <w:rsid w:val="3225F4DE"/>
     <w:rsid w:val="329E1506"/>
     <w:rsid w:val="333DA450"/>
     <w:rsid w:val="37CC4421"/>
+    <w:rsid w:val="3942EFC8"/>
     <w:rsid w:val="39BEA46C"/>
     <w:rsid w:val="3A380DCC"/>
     <w:rsid w:val="3A98C382"/>
-    <w:rsid w:val="3B6523BE"/>
     <w:rsid w:val="3BC865EE"/>
     <w:rsid w:val="3C195451"/>
     <w:rsid w:val="3D0D9FE2"/>
     <w:rsid w:val="3E15043F"/>
-    <w:rsid w:val="3F1C4D19"/>
     <w:rsid w:val="4004EBF1"/>
-    <w:rsid w:val="4055A6DB"/>
     <w:rsid w:val="41BFE53F"/>
+    <w:rsid w:val="41C35259"/>
     <w:rsid w:val="41E605C9"/>
     <w:rsid w:val="420C2B62"/>
     <w:rsid w:val="43A7FBC3"/>
-    <w:rsid w:val="443A08AD"/>
     <w:rsid w:val="4527E738"/>
+    <w:rsid w:val="4541F660"/>
     <w:rsid w:val="458B9FA9"/>
     <w:rsid w:val="45BFA89A"/>
     <w:rsid w:val="4621AAA5"/>
     <w:rsid w:val="46780482"/>
     <w:rsid w:val="46F11934"/>
     <w:rsid w:val="48AC3D78"/>
-    <w:rsid w:val="4AA01DFE"/>
     <w:rsid w:val="4B6C9C8B"/>
     <w:rsid w:val="4B6CD043"/>
-    <w:rsid w:val="4B88FAC1"/>
     <w:rsid w:val="4C2EFB9A"/>
-    <w:rsid w:val="4CB88BC3"/>
     <w:rsid w:val="4CD9F380"/>
     <w:rsid w:val="4DE26F90"/>
     <w:rsid w:val="55974D6D"/>
     <w:rsid w:val="55B6137C"/>
     <w:rsid w:val="58D19B29"/>
     <w:rsid w:val="591FE523"/>
     <w:rsid w:val="5967EDAD"/>
     <w:rsid w:val="5AF61CB8"/>
     <w:rsid w:val="5B76ECFE"/>
     <w:rsid w:val="5B78F79F"/>
-    <w:rsid w:val="5DD3C161"/>
     <w:rsid w:val="5DF2EB76"/>
     <w:rsid w:val="5DF35646"/>
     <w:rsid w:val="5EEAE592"/>
     <w:rsid w:val="5FED0317"/>
     <w:rsid w:val="602B0563"/>
     <w:rsid w:val="60F655AF"/>
-    <w:rsid w:val="638AB907"/>
     <w:rsid w:val="63AEBFE1"/>
     <w:rsid w:val="64079464"/>
     <w:rsid w:val="64F66152"/>
     <w:rsid w:val="65D5749F"/>
     <w:rsid w:val="661D6B39"/>
     <w:rsid w:val="66B43825"/>
     <w:rsid w:val="68500886"/>
-    <w:rsid w:val="696D11FB"/>
     <w:rsid w:val="6BC58D97"/>
     <w:rsid w:val="6BEA5E28"/>
     <w:rsid w:val="6C0170DB"/>
     <w:rsid w:val="6C1F38D6"/>
-    <w:rsid w:val="6FD7FA90"/>
     <w:rsid w:val="71D2165F"/>
     <w:rsid w:val="7240DF09"/>
     <w:rsid w:val="7276EA5D"/>
     <w:rsid w:val="736DAB95"/>
     <w:rsid w:val="743CA2C5"/>
-    <w:rsid w:val="74A9F392"/>
     <w:rsid w:val="7521D3AC"/>
+    <w:rsid w:val="75B458A7"/>
     <w:rsid w:val="77307195"/>
     <w:rsid w:val="779F217F"/>
+    <w:rsid w:val="77A4B4CF"/>
+    <w:rsid w:val="780B60BF"/>
     <w:rsid w:val="788AF6EC"/>
+    <w:rsid w:val="79AD6FBE"/>
     <w:rsid w:val="7BCAA570"/>
-    <w:rsid w:val="7C7D2A07"/>
     <w:rsid w:val="7D61EA9B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -5886,76 +5484,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -6166,101 +5738,50 @@
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...49 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="104202741">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1490368395">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
@@ -6945,65 +6466,64 @@
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1463886170">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS_Supervision_Expectations.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Student-Led-Open-Competition-Guidance.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/RinP-Placement-Overview.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013439"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A3DC4772-ACDA-455C-81AE-5E6558EDD3E5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A83EF0" w:rsidRDefault="00EB48AB">
           <w:r w:rsidRPr="00CA6753">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
@@ -7043,139 +6563,132 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...11 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic Light">
-[...2 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB48AB"/>
-    <w:rsid w:val="000C3341"/>
-    <w:rsid w:val="000D3E34"/>
     <w:rsid w:val="001111D3"/>
-    <w:rsid w:val="001B05FE"/>
     <w:rsid w:val="003B3192"/>
-    <w:rsid w:val="004B7FD3"/>
+    <w:rsid w:val="00472D32"/>
     <w:rsid w:val="00527AF8"/>
-    <w:rsid w:val="006254C4"/>
     <w:rsid w:val="00A83EF0"/>
-    <w:rsid w:val="00DA5C56"/>
+    <w:rsid w:val="00EA508E"/>
     <w:rsid w:val="00EB48AB"/>
     <w:rsid w:val="00F70941"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -7863,63 +7376,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B7B8BF0644C4E47862514133CECCC9E" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="172038ab98d65a8dd4aec8342ef938de">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6095809dc6f6fa8cdc45cc35d8a14950" ns2:_="" ns3:_="">
     <xsd:import namespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <xsd:import namespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -8156,124 +7656,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_x0023_ xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
+    <Cohort xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C79509AF-13B4-4DA4-8C33-F1AEBEB571FB}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{352162BF-6E8D-4B8B-BBA3-19BF6CBF48B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0406DEC-5707-40D5-8AA8-B8389F93A965}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6C28061-87AF-4D1D-9FA1-6C71B0384F3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E725AB0-948A-4255-B927-D76B1069C7D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
+    <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5763</Characters>
+  <Pages>4</Pages>
+  <Words>813</Words>
+  <Characters>4638</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6760</CharactersWithSpaces>
+  <CharactersWithSpaces>5441</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mhairi Mackenzie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007B7B8BF0644C4E47862514133CECCC9E</vt:lpwstr>
   </property>