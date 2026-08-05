--- v0 (2026-04-26)
+++ v1 (2026-08-05)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="31453928" w14:textId="64BADDF5" w:rsidR="00480A96" w:rsidRPr="00F452DE" w:rsidRDefault="00086F54" w:rsidP="008853DD">
+    <w:p w:rsidRPr="00F452DE" w:rsidR="00480A96" w:rsidP="008853DD" w:rsidRDefault="00086F54" w14:paraId="31453928" w14:textId="64BADDF5">
       <w:pPr>
         <w:spacing w:line="359" w:lineRule="exact"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="231F20"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F041C9D" wp14:editId="16D58388">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4144010</wp:posOffset>
             </wp:positionH>
@@ -92,1764 +95,1806 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2379373" cy="605335"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5671F6" w14:textId="4898BBC6" w:rsidR="007E5C67" w:rsidRPr="00503152" w:rsidRDefault="008849B8" w:rsidP="6A1F2E2B">
+    <w:p w:rsidRPr="00503152" w:rsidR="007E5C67" w:rsidP="3F19086E" w:rsidRDefault="008849B8" w14:paraId="2C5671F6" w14:textId="0D68C978">
       <w:pPr>
         <w:spacing w:before="240" w:line="211" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00503152">
+      <w:r w:rsidRPr="3F19086E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>SGSSS</w:t>
       </w:r>
-      <w:r w:rsidR="00F8766C" w:rsidRPr="00503152">
+      <w:r w:rsidRPr="3F19086E" w:rsidR="00F8766C">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> Steers </w:t>
       </w:r>
-      <w:r w:rsidR="00705E67" w:rsidRPr="00503152">
+      <w:r w:rsidRPr="3F19086E" w:rsidR="00705E67">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Studentship </w:t>
       </w:r>
-      <w:r w:rsidR="00F8766C" w:rsidRPr="00503152">
+      <w:r w:rsidRPr="3F19086E" w:rsidR="00F8766C">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Competition </w:t>
       </w:r>
-      <w:r w:rsidR="00BD38FF" w:rsidRPr="00503152">
+      <w:r w:rsidRPr="3F19086E" w:rsidR="00BD38FF">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00863AA5">
+      <w:r w:rsidRPr="3F19086E" w:rsidR="004C52D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D675DE" w:rsidRPr="00503152">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F19086E" w:rsidR="00D675DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00863AA5">
+      <w:r w:rsidRPr="3F19086E" w:rsidR="004C52D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DADF32" w14:textId="028AC494" w:rsidR="007E5C67" w:rsidRPr="00503152" w:rsidRDefault="00D675DE" w:rsidP="00661B65">
+    <w:p w:rsidRPr="00503152" w:rsidR="007E5C67" w:rsidP="00661B65" w:rsidRDefault="00D675DE" w14:paraId="40DADF32" w14:textId="028AC494">
       <w:pPr>
         <w:spacing w:before="79" w:after="240" w:line="211" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00503152">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="00D675DE">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="40"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Stage 1 Application Form (</w:t>
       </w:r>
-      <w:r w:rsidR="007E5C67" w:rsidRPr="00503152">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="007E5C67">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="40"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Expression of Interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00503152">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="00D675DE">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="40"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7667A58F" w14:textId="4E8E9299" w:rsidR="008849B8" w:rsidRPr="00503152" w:rsidRDefault="008849B8" w:rsidP="4AFC21EF">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="564E36A4" w:rsidP="6E8CC3DF" w:rsidRDefault="564E36A4" w14:paraId="7EE83471" w14:textId="3389BE05">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="564E36A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...21 lines deleted...]
-        <w:r w:rsidRPr="00503152">
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please note, YOU WILL NOT BE ABLE TO UPLOAD THIS APPLICATION FORM - ALL APPLICATIONS MUST BE MADE USING THE ONLINE APPLICATION SYSTEM. This Word version can be used to develop your application offline and to share with your supervisors for feedback. You will be able to copy across from the Word version to the online application system (</w:t>
+      </w:r>
+      <w:hyperlink r:id="R454e6edf8bcb46bc">
+        <w:r w:rsidRPr="6E8CC3DF" w:rsidR="564E36A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-            <w:iCs/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
             <w:color w:val="073B59"/>
-            <w:sz w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>SGSSS Apply</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00503152">
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="564E36A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="564E36A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you have difficulties using our application portal, please contact as soon as possible at </w:t>
+      </w:r>
+      <w:hyperlink r:id="R799b0f433ac94626">
+        <w:r w:rsidRPr="6E8CC3DF" w:rsidR="564E36A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:color w:val="073B59"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>team@sgsss.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="564E36A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="564E36A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="564E36A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1EF141ED" w:rsidP="6E8CC3DF" w:rsidRDefault="1EF141ED" w14:paraId="15C5BBA0" w14:textId="28712445">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="1EF141ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervisors can only submit one application per supervisor-led competition – that is, a supervisor may apply once to the Open Collaborative, the Skills Development Scotland Collaborative and the Steers Competition. Please note, the single application requirement applies to any position within a supervisory team – that is, an applicant cannot apply to a competition as first supervisor on one application and second (or subsequent supervisor) on another application to the same competition. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="1EF141ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Any application submitted to a supervisor-led competition must not be repurposed as a student-led application, with any applications to the Student-led Open Competition which are assessed to be resubmissions of a supervisor-led application being withdrawn from the competition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503152" w:rsidR="00D5590E" w:rsidP="00503152" w:rsidRDefault="00D5590E" w14:paraId="122C94E7" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="073B59"/>
-          <w:sz w:val="22"/>
-[...110 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="56CF3E6F" w14:textId="53591039" w:rsidR="00503152" w:rsidRDefault="00503152" w:rsidP="00503152">
-[...68 lines deleted...]
-    <w:p w14:paraId="2FEE8F98" w14:textId="77777777" w:rsidR="006B7E3B" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2" w:rsidP="00E5727F">
+    <w:p w:rsidRPr="00F452DE" w:rsidR="006B7E3B" w:rsidP="00E5727F" w:rsidRDefault="00E812B2" w14:paraId="2FEE8F98" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
-      <w:r w:rsidR="008348A0" w:rsidRPr="00F452DE">
+      <w:r w:rsidRPr="00F452DE" w:rsidR="008348A0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
-      <w:r w:rsidR="009E09E7" w:rsidRPr="00F452DE">
+      <w:r w:rsidRPr="00F452DE" w:rsidR="009E09E7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>etails</w:t>
       </w:r>
-      <w:r w:rsidR="000C4F6D" w:rsidRPr="00F452DE">
+      <w:r w:rsidRPr="00F452DE" w:rsidR="000C4F6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3C00AA" w14:textId="1D786827" w:rsidR="00480A96" w:rsidRPr="00F452DE" w:rsidRDefault="006B7E3B" w:rsidP="006B7E3B">
+    <w:p w:rsidRPr="00F452DE" w:rsidR="00480A96" w:rsidP="006B7E3B" w:rsidRDefault="006B7E3B" w14:paraId="0C3C00AA" w14:textId="1D786827">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Please input your details below. The person submitting the application </w:t>
       </w:r>
-      <w:r w:rsidR="00743C02" w:rsidRPr="00F452DE">
+      <w:r w:rsidRPr="00F452DE" w:rsidR="00743C02">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">should be the first </w:t>
       </w:r>
       <w:r w:rsidRPr="00F452DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>supervisor</w:t>
       </w:r>
-      <w:r w:rsidR="00743C02" w:rsidRPr="00F452DE">
+      <w:r w:rsidRPr="00F452DE" w:rsidR="00743C02">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2344"/>
         <w:gridCol w:w="7432"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008849B8" w:rsidRPr="00F452DE" w14:paraId="2978E83D" w14:textId="77777777" w:rsidTr="008D73DB">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="008849B8" w:rsidTr="008D73DB" w14:paraId="2978E83D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4469B6F4" w14:textId="77777777" w:rsidR="008849B8" w:rsidRPr="00F452DE" w:rsidRDefault="008849B8" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="008849B8" w:rsidP="008853DD" w:rsidRDefault="008849B8" w14:paraId="4469B6F4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B521B2B" w14:textId="18B05EA8" w:rsidR="008849B8" w:rsidRPr="00F452DE" w:rsidRDefault="00C001D7" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="008849B8" w:rsidP="008853DD" w:rsidRDefault="00C001D7" w14:paraId="1B521B2B" w14:textId="18B05EA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="008849B8" w:rsidRPr="00F452DE">
+            <w:r w:rsidRPr="00F452DE" w:rsidR="008849B8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>lease include title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="038F3F38" w14:textId="2C107C7B" w:rsidR="008849B8" w:rsidRPr="00F452DE" w:rsidRDefault="008849B8" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="008849B8" w:rsidP="008853DD" w:rsidRDefault="008849B8" w14:paraId="038F3F38" w14:textId="2C107C7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA59EB" w:rsidRPr="00F452DE" w14:paraId="0AA67F6B" w14:textId="77777777" w:rsidTr="008D73DB">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="00BA59EB" w:rsidTr="008D73DB" w14:paraId="0AA67F6B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E723C09" w14:textId="77777777" w:rsidR="00BA59EB" w:rsidRPr="00F452DE" w:rsidRDefault="00BA59EB" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00BA59EB" w:rsidP="008853DD" w:rsidRDefault="00BA59EB" w14:paraId="1E723C09" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F75F0E0" w14:textId="1945B463" w:rsidR="00BA59EB" w:rsidRPr="00F452DE" w:rsidRDefault="0021189E" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00BA59EB" w:rsidP="008853DD" w:rsidRDefault="00000000" w14:paraId="1F75F0E0" w14:textId="1945B463">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Click here to select your HEI"/>
                 <w:tag w:val="Click here to select your HEI"/>
                 <w:id w:val="72864977"/>
                 <w:placeholder>
                   <w:docPart w:val="D1891B413EFA42CCAC6C708A5DEC647B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
                   <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
                   <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
                   <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
                   <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
                   <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
                   <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
                   <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
                   <w:listItem w:displayText="University of Highlands &amp; Islands" w:value="University of Highlands &amp; Islands"/>
                   <w:listItem w:displayText="Scotland's Rural College (SRUC)" w:value="Scotland's Rural College (SRUC)"/>
                   <w:listItem w:displayText="University of St. Andrews" w:value="University of St. Andrews"/>
                   <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
                   <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
                   <w:listItem w:displayText="University West of Scotland" w:value="University West of Scotland"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00726A0C" w:rsidRPr="0012398C">
+                <w:r w:rsidRPr="0012398C" w:rsidR="00726A0C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA59EB" w:rsidRPr="00F452DE" w14:paraId="6F6E0072" w14:textId="77777777" w:rsidTr="008D73DB">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="00BA59EB" w:rsidTr="008D73DB" w14:paraId="6F6E0072" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3072EEA2" w14:textId="7BF074B5" w:rsidR="00BA59EB" w:rsidRPr="00F452DE" w:rsidRDefault="00BA59EB" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00BA59EB" w:rsidP="008853DD" w:rsidRDefault="00BA59EB" w14:paraId="3072EEA2" w14:textId="7BF074B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4439909F" w14:textId="1F5DB09A" w:rsidR="00BA59EB" w:rsidRPr="00F452DE" w:rsidRDefault="00BA59EB" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00BA59EB" w:rsidP="008853DD" w:rsidRDefault="00BA59EB" w14:paraId="4439909F" w14:textId="1F5DB09A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05BADFBE" w14:textId="30C9EAB1" w:rsidR="001224FA" w:rsidRPr="00F452DE" w:rsidRDefault="001224FA" w:rsidP="008853DD">
+    <w:p w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidP="008853DD" w:rsidRDefault="001224FA" w14:paraId="05BADFBE" w14:textId="30C9EAB1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B82BEED" w14:textId="4D3AAF3A" w:rsidR="00231F1C" w:rsidRPr="00F452DE" w:rsidRDefault="001D317E" w:rsidP="002E68A4">
+    <w:p w:rsidRPr="00F452DE" w:rsidR="00231F1C" w:rsidP="002E68A4" w:rsidRDefault="001D317E" w14:paraId="5B82BEED" w14:textId="4D3AAF3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Project D</w:t>
       </w:r>
-      <w:r w:rsidR="009E09E7" w:rsidRPr="00F452DE">
+      <w:r w:rsidRPr="00F452DE" w:rsidR="009E09E7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>etails</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="6804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E812B2" w:rsidRPr="00F452DE" w14:paraId="2A9C8DCE" w14:textId="77777777" w:rsidTr="104F3ECB">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidTr="6E8CC3DF" w14:paraId="2A9C8DCE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1025"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5081A97D" w14:textId="67393693" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="008853DD" w:rsidRDefault="00E812B2" w14:paraId="5081A97D" w14:textId="67393693">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Proposed project title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="194FEF50" w14:textId="77777777" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="008853DD" w:rsidRDefault="00E812B2" w14:paraId="194FEF50" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F2AD2" w:rsidRPr="00F452DE" w14:paraId="648AA943" w14:textId="77777777" w:rsidTr="104F3ECB">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="004F2AD2" w:rsidTr="6E8CC3DF" w14:paraId="648AA943" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1025"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="069FF077" w14:textId="77777777" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="009E09E7" w:rsidP="00E812B2">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="00E812B2" w:rsidRDefault="009E09E7" w14:paraId="069FF077" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F452DE">
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="009E09E7">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Steer</w:t>
             </w:r>
-            <w:r w:rsidR="00086F54" w:rsidRPr="00F452DE">
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="00E39CAD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F452DE">
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="009E09E7">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00086F54" w:rsidRPr="00F452DE">
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="00E39CAD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00E812B2" w:rsidRPr="00F452DE">
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="00E812B2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CAE7899" w14:textId="49FE9000" w:rsidR="004F2AD2" w:rsidRPr="00F452DE" w:rsidRDefault="007750EF" w:rsidP="00E812B2">
-[...12 lines deleted...]
-                <w:i/>
+          <w:p w:rsidRPr="00F452DE" w:rsidR="004F2AD2" w:rsidP="3F19086E" w:rsidRDefault="2134D510" w14:paraId="5CAE7899" w14:textId="7B91D000">
+            <w:pPr/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="7E4497FC">
+              <w:rPr>
+                <w:rFonts w:cs="" w:cstheme="minorBidi"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Please tick all that apply</w:t>
+              <w:t>We do not welcome speculative applications to more than one steer and that fit to steer must be carefully justified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C556EDC" w14:textId="6FD67F9B" w:rsidR="004F2AD2" w:rsidRPr="00F452DE" w:rsidRDefault="0C48EC46" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="004F2AD2" w:rsidP="008853DD" w:rsidRDefault="0C48EC46" w14:paraId="2C556EDC" w14:textId="6FD67F9B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>AQM</w:t>
             </w:r>
             <w:r w:rsidR="002E471F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="253636510"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003D2826" w:rsidRPr="00F452DE">
+                <w:r w:rsidRPr="00F452DE" w:rsidR="003D2826">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004F2AD2" w:rsidRPr="00F452DE">
+            <w:r w:rsidRPr="00F452DE" w:rsidR="004F2AD2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D2826" w:rsidRPr="00F452DE">
+            <w:r w:rsidRPr="00F452DE" w:rsidR="003D2826">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="791A5CDA" w:rsidRPr="00F452DE">
+            <w:r w:rsidRPr="00F452DE" w:rsidR="791A5CDA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Datasets </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1541277169"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="61724381" w:rsidRPr="00F452DE">
+                <w:r w:rsidRPr="00F452DE" w:rsidR="61724381">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003D2826" w:rsidRPr="00F452DE">
+            <w:r w:rsidRPr="00F452DE" w:rsidR="003D2826">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Interdisciplinary</w:t>
             </w:r>
-            <w:r w:rsidR="61724381" w:rsidRPr="00F452DE">
+            <w:r w:rsidRPr="00F452DE" w:rsidR="61724381">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2128268608"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="61724381" w:rsidRPr="00F452DE">
+                <w:r w:rsidRPr="00F452DE" w:rsidR="61724381">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041061C" w:rsidRPr="00F452DE" w14:paraId="3512732F" w14:textId="77777777" w:rsidTr="104F3ECB">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="0041061C" w:rsidTr="6E8CC3DF" w14:paraId="3512732F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1025"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6860AE65" w14:textId="7452CF63" w:rsidR="0041061C" w:rsidRPr="00F452DE" w:rsidRDefault="0041061C" w:rsidP="00E812B2">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="0041061C" w:rsidP="00E812B2" w:rsidRDefault="0041061C" w14:paraId="6860AE65" w14:textId="7452CF63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Research Council</w:t>
             </w:r>
-            <w:r w:rsidR="00F452DE" w:rsidRPr="00F452DE">
+            <w:r w:rsidRPr="00F452DE" w:rsidR="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AFCB7FC" w14:textId="2854CD5C" w:rsidR="0041061C" w:rsidRPr="00F452DE" w:rsidRDefault="00FA6CE6" w:rsidP="19AC6CEB">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="0041061C" w:rsidP="19AC6CEB" w:rsidRDefault="00FA6CE6" w14:paraId="0AFCB7FC" w14:textId="2854CD5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="19AC6CEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
-            <w:r w:rsidR="0041061C" w:rsidRPr="19AC6CEB">
+            <w:r w:rsidRPr="19AC6CEB" w:rsidR="0041061C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Interdisciplinary</w:t>
             </w:r>
             <w:r w:rsidRPr="19AC6CEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, please advise which </w:t>
             </w:r>
-            <w:r w:rsidR="00F452DE" w:rsidRPr="19AC6CEB">
+            <w:r w:rsidRPr="19AC6CEB" w:rsidR="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">other </w:t>
             </w:r>
             <w:r w:rsidRPr="19AC6CEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Council(s) this project will </w:t>
             </w:r>
-            <w:r w:rsidR="00F452DE" w:rsidRPr="19AC6CEB">
+            <w:r w:rsidRPr="19AC6CEB" w:rsidR="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>span</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2AE7FC" w14:textId="77777777" w:rsidR="0041061C" w:rsidRPr="00F452DE" w:rsidRDefault="0041061C" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="0041061C" w:rsidP="008853DD" w:rsidRDefault="0041061C" w14:paraId="1C2AE7FC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A67DA" w:rsidRPr="00F452DE" w14:paraId="1FED7967" w14:textId="77777777" w:rsidTr="104F3ECB">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="003A67DA" w:rsidTr="6E8CC3DF" w14:paraId="1FED7967" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1025"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="579D6E7D" w14:textId="77777777" w:rsidR="003A67DA" w:rsidRPr="003A67DA" w:rsidRDefault="003A67DA" w:rsidP="003A67DA">
+          <w:p w:rsidRPr="003A67DA" w:rsidR="003A67DA" w:rsidP="003A67DA" w:rsidRDefault="003A67DA" w14:paraId="579D6E7D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A67DA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenge-Led Pathway: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F6D9D5F" w14:textId="47D3F8A2" w:rsidR="003A67DA" w:rsidRPr="003A67DA" w:rsidRDefault="003A67DA" w:rsidP="104F3ECB">
+          <w:p w:rsidRPr="003A67DA" w:rsidR="003A67DA" w:rsidP="104F3ECB" w:rsidRDefault="003A67DA" w14:paraId="0F6D9D5F" w14:textId="47D3F8A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">For more on the challenges, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
+            <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="104F3ECB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>visit here.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:alias w:val="Click here to select Challenge-Led Pathway"/>
             <w:tag w:val="Click here to select Challenge-Led Pathway"/>
             <w:id w:val="606391014"/>
             <w:placeholder>
               <w:docPart w:val="6B81E682F37C4F478760EF07079F0CBE"/>
             </w:placeholder>
             <w:comboBox>
               <w:listItem w:displayText="Communication, AI and New Technologies" w:value="Communication, AI and New Technologies"/>
               <w:listItem w:displayText="Enviornment, Migration and Demographic Change" w:value="Enviornment, Migration and Demographic Change"/>
               <w:listItem w:displayText="Governance and Institutions" w:value="Governance and Institutions"/>
               <w:listItem w:displayText="Health, Wellbeing and Communities" w:value="Health, Wellbeing and Communities"/>
               <w:listItem w:displayText="Securities: Justice, Economies, and Conflict" w:value="Securities: Justice, Economies, and Conflict"/>
               <w:listItem w:displayText="Social Inequalities" w:value="Social Inequalities"/>
             </w:comboBox>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6804" w:type="dxa"/>
+                <w:tcMar/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7B3AF59D" w14:textId="493DA492" w:rsidR="003A67DA" w:rsidRPr="00F452DE" w:rsidRDefault="003A67DA" w:rsidP="003A67DA">
+              <w:p w:rsidRPr="00F452DE" w:rsidR="003A67DA" w:rsidP="003A67DA" w:rsidRDefault="003A67DA" w14:paraId="7B3AF59D" w14:textId="493DA492">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B768A4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to select Challenge-Led Pathway</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:sdtEndPr>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003A67DA" w:rsidRPr="00F452DE" w14:paraId="40628191" w14:textId="77777777" w:rsidTr="104F3ECB">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="003A67DA" w:rsidTr="6E8CC3DF" w14:paraId="40628191" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1025"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3488563C" w14:textId="21F3D7EB" w:rsidR="003A67DA" w:rsidRPr="00F452DE" w:rsidRDefault="003A67DA" w:rsidP="003A67DA">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="003A67DA" w:rsidP="003A67DA" w:rsidRDefault="003A67DA" w14:paraId="3488563C" w14:textId="21F3D7EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5E09BF57">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>REF Unit of Assessment (UoA) of first supervisor (see note below):</w:t>
+              <w:t>REF Unit of Assessment (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="5E09BF57">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>UoA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="5E09BF57">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>) of first supervisor (see note below):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
             <w:alias w:val="Click here to select REF Unit of Assessment"/>
             <w:tag w:val="Click here to select REF Unit of Assessment"/>
             <w:id w:val="-192546682"/>
             <w:placeholder>
               <w:docPart w:val="17ED6E9E6A0F41C4B365CE881C4034FE"/>
             </w:placeholder>
             <w:comboBox>
               <w:listItem w:displayText="A2 - Public Health, Health Services and Primary Care" w:value="A2 - Public Health, Health Services and Primary Care"/>
               <w:listItem w:displayText="A3 - Allied Health Professions, Dentistry, Nursing and Pharmacy" w:value="A3 - Allied Health Professions, Dentistry, Nursing and Pharmacy"/>
               <w:listItem w:displayText="A4 - Psychology, Psychiatry and Neuroscience" w:value="A4 - Psychology, Psychiatry and Neuroscience"/>
               <w:listItem w:displayText="A6 - Agriculture, Food and Veterinary Science" w:value="A6 - Agriculture, Food and Veterinary Science"/>
               <w:listItem w:displayText="B7 - Earth Systems and Environmental Sciences" w:value="B7 - Earth Systems and Environmental Sciences"/>
               <w:listItem w:displayText="C13 - Architecture, Built Environments and Planning" w:value="C13 - Architecture, Built Environments and Planning"/>
               <w:listItem w:displayText="C14 - Geography and Environmental Studies" w:value="C14 - Geography and Environmental Studies"/>
               <w:listItem w:displayText="C16 - Economics and Econometrics" w:value="C16 - Economics and Econometrics"/>
               <w:listItem w:displayText="C17 - Business and Management Studies" w:value="C17 - Business and Management Studies"/>
               <w:listItem w:displayText="C18 - Law" w:value="C18 - Law"/>
               <w:listItem w:displayText="C19 - Politics and International Studies " w:value="C19 - Politics and International Studies "/>
               <w:listItem w:displayText="C20 - Social Work and Social Policy" w:value="C20 - Social Work and Social Policy"/>
               <w:listItem w:displayText="C21 - Sociology" w:value="C21 - Sociology"/>
               <w:listItem w:displayText="C22 - Anthropology and Developmental Studies " w:value="C22 - Anthropology and Developmental Studies "/>
               <w:listItem w:displayText="C23 - Education" w:value="C23 - Education"/>
               <w:listItem w:displayText="C24 - Sport and Exercise Sciences, Leisure and Tourism" w:value="C24 - Sport and Exercise Sciences, Leisure and Tourism"/>
               <w:listItem w:displayText="D25 - Area Studies" w:value="D25 - Area Studies"/>
               <w:listItem w:displayText="D26 - Modern Languages and Linguistics " w:value="D26 - Modern Languages and Linguistics "/>
               <w:listItem w:displayText="D28 - History" w:value="D28 - History"/>
               <w:listItem w:displayText="D32 - Art and Design: History, Practice and Theory" w:value="D32 - Art and Design: History, Practice and Theory"/>
               <w:listItem w:displayText="D34 - Communication, Cultural and Media Studies, Library and Information Management" w:value="D34 - Communication, Cultural and Media Studies, Library and Information Management"/>
             </w:comboBox>
+            <w:rPr>
+              <w:rStyle w:val="formtext"/>
+              <w:rFonts w:cs="" w:cstheme="minorBidi"/>
+              <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+            </w:rPr>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
-              <w:b/>
-              <w:bCs/>
+              <w:rFonts w:cs="" w:cstheme="minorBidi"/>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+              <w:color w:val="AEAAAA" w:themeColor="background2" w:themeTint="FF" w:themeShade="BF"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6804" w:type="dxa"/>
+                <w:tcMar/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6D6114A9" w14:textId="20E024BE" w:rsidR="003A67DA" w:rsidRPr="00F452DE" w:rsidRDefault="003A67DA" w:rsidP="003A67DA">
+              <w:p w:rsidRPr="00F452DE" w:rsidR="003A67DA" w:rsidP="003A67DA" w:rsidRDefault="003A67DA" w14:paraId="6D6114A9" w14:textId="20E024BE">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F4793">
                   <w:rPr>
                     <w:rStyle w:val="formtext"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to select REF Unit of Assessment</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BDD841A" w14:textId="77777777" w:rsidR="00A86934" w:rsidRDefault="00A86934" w:rsidP="00F107C0">
+    <w:p w:rsidR="00A86934" w:rsidP="00F107C0" w:rsidRDefault="00A86934" w14:paraId="2BDD841A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7739D2D1" w14:textId="2AA2C1B6" w:rsidR="00F107C0" w:rsidRDefault="00F107C0" w:rsidP="00F107C0">
-[...41 lines deleted...]
-    <w:p w14:paraId="00598B59" w14:textId="77777777" w:rsidR="00F107C0" w:rsidRPr="00B45DCA" w:rsidRDefault="00F107C0" w:rsidP="00F107C0">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="009572B0" w:rsidP="009572B0" w:rsidRDefault="009572B0" w14:paraId="20E59257" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>To be eligible to be first supervisor in any SGSSS competition, supervisors will    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06438CB5" w14:textId="77777777" w:rsidR="00F107C0" w:rsidRPr="00B45DCA" w:rsidRDefault="00F107C0" w:rsidP="00F107C0">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="009572B0" w:rsidP="009572B0" w:rsidRDefault="009572B0" w14:paraId="222BDF83" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Meet any institutional requirements of first supervisors that are not covered below. Contact your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00B45DCA">
+      <w:hyperlink w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="00263CDC">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-            <w:sz w:val="22"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           </w:rPr>
           <w:t>HEI Admin lead</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B45DCA">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t> for this information </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6879B825" w14:textId="77777777" w:rsidR="00F107C0" w:rsidRPr="00B45DCA" w:rsidRDefault="00F107C0" w:rsidP="00F107C0">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="009572B0" w:rsidP="009572B0" w:rsidRDefault="009572B0" w14:paraId="082A5825" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Have undergone supervisor training within your institution within the last 5 years</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209A5B17" w14:textId="77777777" w:rsidR="00F107C0" w:rsidRPr="00B45DCA" w:rsidRDefault="00F107C0" w:rsidP="00F107C0">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="009572B0" w:rsidP="009572B0" w:rsidRDefault="009572B0" w14:paraId="5B8435B8" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Hold a research and teaching or research only contract expected to last for the duration of the proposed PhD project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA54769" w14:textId="77777777" w:rsidR="00F107C0" w:rsidRPr="00B45DCA" w:rsidRDefault="00F107C0" w:rsidP="00F107C0">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="009572B0" w:rsidP="009572B0" w:rsidRDefault="009572B0" w14:paraId="7A0DA91C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:t>Work in a department/school/subject area that is administratively aligned to an eligible UoA for your Higher Education Institution </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work in a department/school/subject area that is administratively aligned to an eligible </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="00263CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          </w:rPr>
+          <w:t>Unit of Assessment (</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00263CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          </w:rPr>
+          <w:t>UoA</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00263CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for your Higher Education Institution </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB180FA" w14:textId="77777777" w:rsidR="00F107C0" w:rsidRPr="00B45DCA" w:rsidRDefault="00F107C0" w:rsidP="00F107C0">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="009572B0" w:rsidP="009572B0" w:rsidRDefault="009572B0" w14:paraId="791D8C22" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Are a research active Social Scientist with output (papers and/or research funding) that is aligned to your unit of assessment  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73ADDDFE" w14:textId="77777777" w:rsidR="00F107C0" w:rsidRPr="00B45DCA" w:rsidRDefault="00F107C0" w:rsidP="00F107C0">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="009572B0" w:rsidP="6E8CC3DF" w:rsidRDefault="009572B0" w14:paraId="7D95E304" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC" w:rsidR="009572B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>In order to audit supervisor eligibility, as part of the application process, we ask all first supervisors to provide details of a paper or funded research project that adopts a social science perspective. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702A5E0B" w14:textId="77777777" w:rsidR="00F107C0" w:rsidRDefault="00F107C0" w:rsidP="00F107C0">
-[...1 lines deleted...]
-        <w:spacing w:line="256" w:lineRule="auto"/>
+    <w:p w:rsidR="009572B0" w:rsidP="009572B0" w:rsidRDefault="009572B0" w14:paraId="7A331B97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2466C71B" w14:textId="77777777" w:rsidR="00F107C0" w:rsidRDefault="00F107C0" w:rsidP="00F107C0">
-[...1 lines deleted...]
-        <w:spacing w:line="256" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00263CDC" w:rsidR="009572B0" w:rsidP="009572B0" w:rsidRDefault="009572B0" w14:paraId="15B67BE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For more on supervisor eligibility, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r>
+      <w:hyperlink w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="00263CDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
-            <w:sz w:val="22"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>visit our webpage.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA15866" w14:textId="0BA7CD99" w:rsidR="5E09BF57" w:rsidRDefault="5E09BF57" w:rsidP="5E09BF57">
+    <w:p w:rsidR="5E09BF57" w:rsidP="5E09BF57" w:rsidRDefault="5E09BF57" w14:paraId="1EA15866" w14:textId="0BA7CD99">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="159"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9776"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00700E93" w:rsidRPr="00F452DE" w14:paraId="63EB7C2C" w14:textId="77777777" w:rsidTr="6A1F2E2B">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="00700E93" w:rsidTr="6E8CC3DF" w14:paraId="63EB7C2C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="743A9A83" w14:textId="77777777" w:rsidR="006C2F16" w:rsidRPr="00F452DE" w:rsidRDefault="006C2F16" w:rsidP="0004485F">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="006C2F16" w:rsidP="0004485F" w:rsidRDefault="006C2F16" w14:paraId="743A9A83" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="291" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
@@ -1924,51 +1969,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26B3DEB5" w14:textId="1C32478A" w:rsidR="00700E93" w:rsidRPr="00F452DE" w:rsidRDefault="54FD111C" w:rsidP="63BB446F">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00700E93" w:rsidP="63BB446F" w:rsidRDefault="54FD111C" w14:paraId="26B3DEB5" w14:textId="1C32478A">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="102" w:right="863"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
@@ -1980,51 +2025,51 @@
               <w:t>500 words</w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="51C83BFF" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="51C83BFF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>less, please</w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>set</w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
@@ -2051,163 +2096,163 @@
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>the key</w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>idea</w:t>
             </w:r>
-            <w:r w:rsidR="51C83BFF" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="51C83BFF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
-            <w:r w:rsidR="00C632E9" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="00C632E9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidR="00E812B2" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="00E812B2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>objective</w:t>
             </w:r>
-            <w:r w:rsidR="00C632E9" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="00C632E9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00E812B2" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="00E812B2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00C632E9" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="00C632E9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00E812B2" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="00E812B2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>proposal will address</w:t>
             </w:r>
-            <w:r w:rsidR="00C632E9" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="00C632E9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, as well as </w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="4B895828" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="4B895828">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>study design/</w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>methodological approach</w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
@@ -2218,1466 +2263,1657 @@
               <w:t>that will</w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="3B3AE0BB" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="3B3AE0BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>utilised</w:t>
             </w:r>
-            <w:r w:rsidR="507A8AD3" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="507A8AD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and the potential impact of the research.</w:t>
             </w:r>
-            <w:r w:rsidR="716A6CC9" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="716A6CC9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="591A6041" w14:textId="2296AD5C" w:rsidR="00700E93" w:rsidRPr="00F452DE" w:rsidRDefault="000E4AE1" w:rsidP="63BB446F">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00700E93" w:rsidP="6E8CC3DF" w:rsidRDefault="000E4AE1" w14:paraId="591A6041" w14:textId="3CB13D9B">
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="102" w:right="863"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E4AE1">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="31595C20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="26"/>
-[...7 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:t>Please note that attention to feasibility of research proposal to be completed within the funded PhD is exceptionally important since the ESRC have announced that the thesis-pending or ‘writing-up’ year will no longer be acceptable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="286BEB8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="286BEB8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="286BEB8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, submission outside the funded period will be counted as a late submission)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="31595C20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>. The research of the PhD must be done in 3 years</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="31595C20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (or part-time equivalent)</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E4AE1">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="31595C20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="FF0000"/>
-                <w:szCs w:val="26"/>
-[...1 lines deleted...]
-              <w:t>. ESRC provide an additional 0.5 years but this is not for PhD research it comprises research in practice (+ training) and new skills that ESRC wish PhD students to be exposed to.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">. ESRC provide an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="31595C20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>additional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="31595C20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 0.5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="31595C20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>years</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="31595C20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> but this is not for PhD research it </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="31595C20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>comprises</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="31595C20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> research in practice (+ training) and new skills that ESRC wish PhD students to be exposed to.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700E93" w:rsidRPr="00F452DE" w14:paraId="737CEDA3" w14:textId="77777777" w:rsidTr="6A1F2E2B">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="00700E93" w:rsidTr="6E8CC3DF" w14:paraId="737CEDA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="12705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5C0786AA" w14:textId="77777777" w:rsidR="00700E93" w:rsidRPr="00F452DE" w:rsidRDefault="00700E93" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00700E93" w:rsidP="008853DD" w:rsidRDefault="00700E93" w14:paraId="5C0786AA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27C60A11" w14:textId="7AAEA1B6" w:rsidR="00C864CB" w:rsidRPr="00F452DE" w:rsidRDefault="00C864CB" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00C864CB" w:rsidP="008853DD" w:rsidRDefault="00C864CB" w14:paraId="27C60A11" w14:textId="7AAEA1B6">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2419E8DC" w14:textId="244B3964" w:rsidR="008D73DB" w:rsidRPr="00F452DE" w:rsidRDefault="008D73DB" w:rsidP="008853DD">
+    <w:p w:rsidRPr="00F452DE" w:rsidR="008D73DB" w:rsidP="008853DD" w:rsidRDefault="008D73DB" w14:paraId="2419E8DC" w14:textId="244B3964">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C57AF3" w14:textId="77777777" w:rsidR="000D471C" w:rsidRPr="00F452DE" w:rsidRDefault="000D471C" w:rsidP="008853DD">
+    <w:p w:rsidRPr="00F452DE" w:rsidR="000D471C" w:rsidP="008853DD" w:rsidRDefault="000D471C" w14:paraId="17C57AF3" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43B87667" w14:textId="77777777" w:rsidR="000D471C" w:rsidRPr="00F452DE" w:rsidRDefault="000D471C">
+    <w:p w:rsidRPr="00F452DE" w:rsidR="000D471C" w:rsidRDefault="000D471C" w14:paraId="43B87667" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452DE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E57E80" w14:textId="0E0A7F0B" w:rsidR="000D471C" w:rsidRPr="00F452DE" w:rsidRDefault="000D471C" w:rsidP="008853DD">
+    <w:p w:rsidRPr="00F452DE" w:rsidR="000D471C" w:rsidP="008853DD" w:rsidRDefault="000D471C" w14:paraId="74E57E80" w14:textId="0E0A7F0B">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9776"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043394B" w:rsidRPr="00F452DE" w14:paraId="4DC53198" w14:textId="77777777" w:rsidTr="104F3ECB">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="0043394B" w:rsidTr="6E8CC3DF" w14:paraId="4DC53198" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="142"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3FBF426E" w14:textId="1489E797" w:rsidR="000D471C" w:rsidRPr="00F452DE" w:rsidRDefault="3E91807A" w:rsidP="30B83102">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="000D471C" w:rsidP="30B83102" w:rsidRDefault="3E91807A" w14:paraId="3FBF426E" w14:textId="1489E797">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidR="000D471C" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="000D471C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ow this </w:t>
             </w:r>
-            <w:r w:rsidR="231E5AEB" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="231E5AEB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="000D471C" w:rsidRPr="30B83102">
+            <w:r w:rsidRPr="30B83102" w:rsidR="000D471C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>roject fits with AQM and/or Datasets and/or Interdisciplinary Steer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58D7E9F7" w14:textId="148647A6" w:rsidR="000D471C" w:rsidRPr="00F452DE" w:rsidRDefault="000D471C" w:rsidP="104F3ECB">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="000D471C" w:rsidP="6E8CC3DF" w:rsidRDefault="000D471C" w14:paraId="58D7E9F7" w14:textId="148647A6">
             <w:pPr>
-              <w:widowControl/>
+              <w:widowControl w:val="1"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="104F3ECB">
-[...8 lines deleted...]
-              <w:r w:rsidRPr="008765F5">
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="000D471C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="000D471C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n no more than 250 words (per steer) and using the </w:t>
+            </w:r>
+            <w:hyperlink r:id="R384dee2796d544ff">
+              <w:r w:rsidRPr="6E8CC3DF" w:rsidR="000D471C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cstheme="minorBidi"/>
+                  <w:rFonts w:cs="" w:cstheme="minorBidi"/>
                   <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>ESRC Guidance on Steers and Targets</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="008765F5">
-[...17 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="000D471C">
+              <w:rPr>
+                <w:rFonts w:cs="" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="000D471C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">describe how the proposed approach and supervisory </w:t>
             </w:r>
-            <w:r w:rsidR="2659232D" w:rsidRPr="104F3ECB">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="1AE02A6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>team meet the relevant steer(s) to which you are applying to</w:t>
             </w:r>
-            <w:r w:rsidR="05A29335" w:rsidRPr="104F3ECB">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="3CA6302B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (a separate statement needs to be completed for each relevant steer)</w:t>
             </w:r>
-            <w:r w:rsidR="2659232D" w:rsidRPr="104F3ECB">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="1AE02A6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BD67925" w14:textId="0722B073" w:rsidR="00B1577B" w:rsidRPr="00F452DE" w:rsidRDefault="00880A64" w:rsidP="000D471C">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00B1577B" w:rsidP="000D471C" w:rsidRDefault="00880A64" w14:paraId="5BD67925" w14:textId="0722B073">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Interd</w:t>
             </w:r>
-            <w:r w:rsidR="00B1577B" w:rsidRPr="00F452DE">
+            <w:r w:rsidRPr="00F452DE" w:rsidR="00B1577B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>isciplinary</w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Please specify which research council(s) the proposal spans in addition to the ESRC.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="758E80C0" w14:textId="27D34F63" w:rsidR="00880A64" w:rsidRPr="00F452DE" w:rsidRDefault="0C82A349" w:rsidP="104F3ECB">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00880A64" w:rsidP="104F3ECB" w:rsidRDefault="0C82A349" w14:paraId="758E80C0" w14:textId="27D34F63">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Datasets:</w:t>
             </w:r>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please specify the exact dataset(s) you propose to use.</w:t>
             </w:r>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="FF1A26"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">In addition to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17">
-              <w:r w:rsidR="008765F5" w:rsidRPr="008765F5">
+            <w:hyperlink r:id="rId22">
+              <w:r w:rsidRPr="008765F5" w:rsidR="008765F5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>ESRC Guidance on Steers and Targets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008765F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>criteria,</w:t>
             </w:r>
-            <w:r w:rsidR="0E110AC4" w:rsidRPr="104F3ECB">
+            <w:r w:rsidRPr="104F3ECB" w:rsidR="0E110AC4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> where applications involve the use of datasets created through their own research, you should evidence that</w:t>
             </w:r>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76EE4E31" w14:textId="77777777" w:rsidR="00880A64" w:rsidRPr="00F452DE" w:rsidRDefault="00880A64" w:rsidP="000D471C">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00880A64" w:rsidP="000D471C" w:rsidRDefault="00880A64" w14:paraId="76EE4E31" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>The primary project funding period has ended;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F3AA52A" w14:textId="77777777" w:rsidR="00880A64" w:rsidRPr="00F452DE" w:rsidRDefault="00880A64" w:rsidP="000D471C">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00880A64" w:rsidP="000D471C" w:rsidRDefault="00880A64" w14:paraId="2F3AA52A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>At least one publication deriving from the funded project has appeared in a peer-reviewed journal; and,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40AAF96F" w14:textId="50AC386B" w:rsidR="00880A64" w:rsidRPr="00F452DE" w:rsidRDefault="00880A64" w:rsidP="000D471C">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00880A64" w:rsidP="000D471C" w:rsidRDefault="00880A64" w14:paraId="40AAF96F" w14:textId="50AC386B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
-            <w:r w:rsidR="00B1577B" w:rsidRPr="00F452DE">
+            <w:r w:rsidRPr="00F452DE" w:rsidR="00B1577B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> project through which the d</w:t>
             </w:r>
-            <w:r w:rsidR="00600D15" w:rsidRPr="00F452DE">
+            <w:r w:rsidRPr="00F452DE" w:rsidR="00600D15">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ata</w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>set has been generated has been externally funded and awarded through a peer-review process.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4821A509" w14:textId="309AE9F1" w:rsidR="0018115E" w:rsidRPr="00EF7277" w:rsidRDefault="7D1578AB" w:rsidP="00EF7277">
+          <w:p w:rsidRPr="00EF7277" w:rsidR="0018115E" w:rsidP="6E8CC3DF" w:rsidRDefault="254CCCB2" w14:paraId="4821A509" w14:textId="309AE9F1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:cs="" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F452DE">
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="2945E3B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AQM:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F452DE">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="2945E3B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00600D15" w:rsidRPr="00F452DE">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="011546B7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Since 2019</w:t>
             </w:r>
-            <w:r w:rsidR="00313995" w:rsidRPr="00F452DE">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="002E430E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, there has been NO enhanced stipend for AQM awards</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F452DE">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="6E8CC3DF" w:rsidR="2945E3B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0043394B" w:rsidRPr="00F452DE" w14:paraId="77AD072D" w14:textId="77777777" w:rsidTr="104F3ECB">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="0043394B" w:rsidTr="6E8CC3DF" w14:paraId="77AD072D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="8135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="210C8091" w14:textId="69F8C1CD" w:rsidR="009324F5" w:rsidRPr="00F452DE" w:rsidRDefault="009324F5" w:rsidP="008853DD">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="009324F5" w:rsidP="008853DD" w:rsidRDefault="009324F5" w14:paraId="210C8091" w14:textId="69F8C1CD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75055ED8" w14:textId="2CAE868A" w:rsidR="38E8F3E9" w:rsidRDefault="38E8F3E9"/>
-    <w:p w14:paraId="2DFEA126" w14:textId="77777777" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2">
+    <w:p w:rsidR="38E8F3E9" w:rsidRDefault="38E8F3E9" w14:paraId="75055ED8" w14:textId="2CAE868A"/>
+    <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidRDefault="00E812B2" w14:paraId="2DFEA126" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452DE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD68615" w14:textId="77777777" w:rsidR="001224FA" w:rsidRPr="00F452DE" w:rsidRDefault="001224FA" w:rsidP="001224FA">
+    <w:p w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidP="001224FA" w:rsidRDefault="001224FA" w14:paraId="7BD68615" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F452DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Supervisory Experience and Training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED54CDC" w14:textId="36C956C6" w:rsidR="00D6675E" w:rsidRDefault="00D6675E" w:rsidP="00D6675E">
+    <w:p w:rsidR="00D6675E" w:rsidP="00D6675E" w:rsidRDefault="00D6675E" w14:paraId="0ED54CDC" w14:textId="36C956C6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The ESRC will audit SGSSS to check that all first supervisors are research active social scientists within a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId23">
         <w:r w:rsidRPr="0087362A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Unit of Assessment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for which an institution has eligibility. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F23F75" w14:textId="64AA429B" w:rsidR="00D6675E" w:rsidRDefault="00D6675E" w:rsidP="00D6675E">
+    <w:p w:rsidR="00D6675E" w:rsidP="00D6675E" w:rsidRDefault="00D6675E" w14:paraId="27F23F75" w14:textId="64AA429B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The eligibility questions (see Apply, and our webpage, for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>full list of questions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>) allow us to determine eligibility and SGSSS will audit the information provided carefully. We will</w:t>
       </w:r>
       <w:r w:rsidR="000B581C">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> consult with </w:t>
       </w:r>
       <w:r w:rsidR="00A37621">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>institutions and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> remove an application if criteria are not met. </w:t>
       </w:r>
       <w:r w:rsidR="00D948D6">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13793370" w14:textId="77777777" w:rsidR="00D6675E" w:rsidRDefault="00D6675E" w:rsidP="00D6675E">
+    <w:p w:rsidR="00D6675E" w:rsidP="6E8CC3DF" w:rsidRDefault="00D6675E" w14:paraId="13793370" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Open Sans Condensed Light" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="00D6675E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Open Sans Condensed Light" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Note a second supervisor need not meet our full criteria assuming the first supervisor does. Second supervisors may work within any of the SGSSS 16 partner HEIs. You can find full information about our partner universities online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="R35e5ca98bfd24a7b">
+        <w:r w:rsidRPr="6E8CC3DF" w:rsidR="00D6675E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Open Sans Condensed Light" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
             <w:color w:val="231F20"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="00D6675E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Open Sans Condensed Light" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
           <w:color w:val="231F20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F58579F" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="4F58579F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please respond to those questions here. For any questions </w:t>
       </w:r>
       <w:r w:rsidRPr="009A4EDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId26">
         <w:r w:rsidRPr="009A4EDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>team@sgsss.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B263C64" w14:textId="77777777" w:rsidR="0083687B" w:rsidRPr="003B14C9" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidRPr="003B14C9" w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="0B263C64" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A4EDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E782B2" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="54E782B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>​​</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A58D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I acknowledge I meet any institutional requirements of first supervisors that may not be covered in the other questions. If I am unsure of what they may be, I acknowledge I will contact my HEI Admin Lead for this information.</w:t>
       </w:r>
       <w:r w:rsidRPr="003C5923">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508DD39C" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="508DD39C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BFBE58E" w14:textId="77777777" w:rsidR="0083687B" w:rsidRPr="006A58D7" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidRPr="006A58D7" w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="6BFBE58E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A58D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I have undergone supervisor training within my institution within the last 5 years</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A26947" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="39A26947" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26ADA9D4" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="26ADA9D4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F58E61B" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="6F58E61B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591D45">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>If “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00591D45">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>o”, evidence of training will need to be provided prior to an award letter being issued, if successful.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40808D93" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="40808D93" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EC40C4F" w14:textId="77777777" w:rsidR="0083687B" w:rsidRPr="006A58D7" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidRPr="006A58D7" w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="1EC40C4F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A58D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I hold a research and teaching contract or a research-only contract expected to last for the duration of the proposed PhD project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6218E640" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="6218E640" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7045FDE3" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="7045FDE3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4829E919" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="4829E919" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>If ‘no’ - you</w:t>
       </w:r>
       <w:r w:rsidRPr="00A807B4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> are not eligible to be a first supervisor but are eligible to be 2nd/3rd supervisor. Please email team@sgsss.ac.uk if you have any questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE032D6" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="0AE032D6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="560AEB8C" w14:textId="77777777" w:rsidR="0083687B" w:rsidRPr="006A58D7" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidRPr="006A58D7" w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="560AEB8C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A58D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>I work in a department/school/subject area that is administratively aligned to an eligible UoA for my Higher Education Institution (HEI)</w:t>
+        <w:t xml:space="preserve">I work in a department/school/subject area that is administratively aligned to an eligible </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A58D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>UoA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A58D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for my Higher Education Institution (HEI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFB2F59" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="7BFB2F59" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E547333" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="6E547333" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003B14C9">
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="contentcontrolboundarysink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D44DC2" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="38D44DC2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>If ‘no’ - you</w:t>
       </w:r>
       <w:r w:rsidRPr="00A807B4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> are not eligible to be a first supervisor but are eligible to be 2nd/3rd supervisor. Please email team@sgsss.ac.uk if you have any questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B7EA69" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="43B7EA69" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0083687B" w:rsidRPr="006368AF" w14:paraId="01F44BFA" w14:textId="77777777" w:rsidTr="00A30E0C">
+      <w:tr w:rsidRPr="006368AF" w:rsidR="0083687B" w:rsidTr="00A30E0C" w14:paraId="01F44BFA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="990"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="01A89D4F" w14:textId="77777777" w:rsidR="0083687B" w:rsidRPr="006368AF" w:rsidRDefault="0083687B" w:rsidP="00A30E0C">
+          <w:p w:rsidRPr="006368AF" w:rsidR="0083687B" w:rsidP="00A30E0C" w:rsidRDefault="0083687B" w14:paraId="01A89D4F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="57719248">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>REF Unit of Assessment (UoA) of Primary Supervisor (</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>REF Unit of Assessment (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="57719248">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">please see full list of eligible UoAs for your HEI </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+              <w:t>UoA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="57719248">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>) of Primary Supervisor (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">please see full list of eligible </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>UoAs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for your HEI </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId27">
               <w:r w:rsidRPr="009B457C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="57719248">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formtext"/>
               <w:rFonts w:cstheme="minorBidi"/>
@@ -3704,1253 +3940,1522 @@
               <w:listItem w:displayText="C20 - Social Work and Social Policy" w:value="C20 - Social Work and Social Policy"/>
               <w:listItem w:displayText="C21 - Sociology" w:value="C21 - Sociology"/>
               <w:listItem w:displayText="C22 - Anthropology and Developmental Studies " w:value="C22 - Anthropology and Developmental Studies "/>
               <w:listItem w:displayText="C23 - Education" w:value="C23 - Education"/>
               <w:listItem w:displayText="C24 - Sport and Exercise Sciences, Leisure and Tourism" w:value="C24 - Sport and Exercise Sciences, Leisure and Tourism"/>
               <w:listItem w:displayText="D25 - Area Studies" w:value="D25 - Area Studies"/>
               <w:listItem w:displayText="D26 - Modern Languages and Linguistics " w:value="D26 - Modern Languages and Linguistics "/>
               <w:listItem w:displayText="D28 - History" w:value="D28 - History"/>
               <w:listItem w:displayText="D32 - Art and Design: History, Practice and Theory" w:value="D32 - Art and Design: History, Practice and Theory"/>
               <w:listItem w:displayText="D34 - Communication, Cultural and Media Studies, Library and Information Management" w:value="D34 - Communication, Cultural and Media Studies, Library and Information Management"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5245" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3CA78709" w14:textId="77777777" w:rsidR="0083687B" w:rsidRPr="006368AF" w:rsidRDefault="0083687B" w:rsidP="00A30E0C">
+              <w:p w:rsidRPr="006368AF" w:rsidR="0083687B" w:rsidP="00A30E0C" w:rsidRDefault="0083687B" w14:paraId="3CA78709" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F4793">
                   <w:rPr>
                     <w:rStyle w:val="formtext"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to select REF Unit of Assessment</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14135D63" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="14135D63" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45F24ED9" w14:textId="77777777" w:rsidR="0083687B" w:rsidRPr="0040068C" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidRPr="0040068C" w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="45F24ED9" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040068C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Have you ever served as PI of a research project funded by ESRC, Nuffield or another funder of Social Science research? Please indicate the agency below and the title of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006A58D7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">project </w:t>
       </w:r>
       <w:r w:rsidRPr="0040068C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>or indicate N/A if non-applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC7A7EE" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="7BC7A7EE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0083687B" w14:paraId="63961282" w14:textId="77777777" w:rsidTr="00A30E0C">
+      <w:tr w:rsidR="0083687B" w:rsidTr="00A30E0C" w14:paraId="63961282" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35825224" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="00A30E0C">
+          <w:p w:rsidR="0083687B" w:rsidP="00A30E0C" w:rsidRDefault="0083687B" w14:paraId="35825224" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F50E07E" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="0F50E07E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CC0FE64" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="2CC0FE64" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83EE3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Give the reference for one paper where you are a first or co-author, that involves social science research and is aligned in a disciplinary sense to your selected UoA</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Give the reference for one paper where you are a first or co-author, that involves social science research and is aligned in a disciplinary sense to your selected </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F83EE3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>UoA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="02EC1A26" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="0083687B">
+    <w:p w:rsidR="0083687B" w:rsidP="0083687B" w:rsidRDefault="0083687B" w14:paraId="02EC1A26" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0083687B" w14:paraId="2BAA3E97" w14:textId="77777777" w:rsidTr="00A30E0C">
+      <w:tr w:rsidR="0083687B" w:rsidTr="00A30E0C" w14:paraId="2BAA3E97" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B3D2C9" w14:textId="77777777" w:rsidR="0083687B" w:rsidRDefault="0083687B" w:rsidP="00A30E0C">
+          <w:p w:rsidR="0083687B" w:rsidP="00A30E0C" w:rsidRDefault="0083687B" w14:paraId="36B3D2C9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64491352" w14:textId="77777777" w:rsidR="00D6675E" w:rsidRDefault="00D6675E" w:rsidP="00E812B2">
+    <w:p w:rsidR="00D6675E" w:rsidP="6E8CC3DF" w:rsidRDefault="00D6675E" w14:paraId="3F82534F" w14:textId="710F1628">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D6675E" w:rsidP="6E8CC3DF" w:rsidRDefault="00D6675E" w14:paraId="2D7C20F0" w14:textId="4FDD4840">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="48BB4456">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please confirm: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="48BB4456">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D6675E" w:rsidP="6E8CC3DF" w:rsidRDefault="00D6675E" w14:paraId="6326F8EF" w14:textId="0E4DCB36">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="48BB4456">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="48BB4456">
+        <w:rPr>
+          <w:rStyle w:val="contentcontrolboundarysink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="48BB4456">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="48BB4456">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Confirm one member of the supervisory team has supervised two PhD students to completion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D6675E" w:rsidP="6E8CC3DF" w:rsidRDefault="00D6675E" w14:paraId="5DA37F55" w14:textId="5CE214EC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="48BB4456">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="48BB4456">
+        <w:rPr>
+          <w:rStyle w:val="contentcontrolboundarysink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="48BB4456">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8CC3DF" w:rsidR="48BB4456">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Confirm there are two supervisors based at the host Higher Educational Institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D6675E" w:rsidP="6E8CC3DF" w:rsidRDefault="00D6675E" w14:paraId="64491352" w14:textId="3CF8219D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="00E812B2" w:rsidRDefault="00E812B2" w14:paraId="03BE2663" w14:textId="120BA86D">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00F452DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>First Supervisor</w:t>
       </w:r>
-      <w:r w:rsidR="00C632E9" w:rsidRPr="00F452DE">
+      <w:r w:rsidRPr="00F452DE" w:rsidR="00C632E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F452DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2344"/>
         <w:gridCol w:w="7432"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E812B2" w:rsidRPr="00F452DE" w14:paraId="4E05F182" w14:textId="77777777" w:rsidTr="38E8F3E9">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidTr="38E8F3E9" w14:paraId="4E05F182" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30D354BF" w14:textId="77777777" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2" w:rsidP="00C632E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="00C632E9" w:rsidRDefault="00E812B2" w14:paraId="30D354BF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3666E061" w14:textId="77777777" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2" w:rsidP="00C632E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="00C632E9" w:rsidRDefault="00E812B2" w14:paraId="3666E061" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>please include title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23BABD89" w14:textId="77777777" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2" w:rsidP="00C632E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="00C632E9" w:rsidRDefault="00E812B2" w14:paraId="23BABD89" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E812B2" w:rsidRPr="00F452DE" w14:paraId="524C5CB8" w14:textId="77777777" w:rsidTr="38E8F3E9">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidTr="38E8F3E9" w14:paraId="524C5CB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="550EDFAB" w14:textId="77777777" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2" w:rsidP="00C632E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="00C632E9" w:rsidRDefault="00E812B2" w14:paraId="550EDFAB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36A77BFD" w14:textId="4A1A7824" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="0021189E" w:rsidP="00C632E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="00C632E9" w:rsidRDefault="00000000" w14:paraId="36A77BFD" w14:textId="4A1A7824">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Click here to select your HEI"/>
                 <w:tag w:val="Click here to select your HEI"/>
                 <w:id w:val="1053422709"/>
                 <w:placeholder>
                   <w:docPart w:val="C919015E1EA94A399AB73CAB695724E8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
                   <w:listItem w:displayText="Abertay University " w:value="Abertay University "/>
                   <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
                   <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
                   <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
                   <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
                   <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
                   <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
                   <w:listItem w:displayText="University of Highlands &amp; Islands" w:value="University of Highlands &amp; Islands"/>
                   <w:listItem w:displayText="Scotland's Rural College (SRUC)" w:value="Scotland's Rural College (SRUC)"/>
                   <w:listItem w:displayText="University of St. Andrews" w:value="University of St. Andrews"/>
                   <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
                   <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A67DA" w:rsidRPr="0012398C">
+                <w:r w:rsidRPr="0012398C" w:rsidR="003A67DA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E812B2" w:rsidRPr="00F452DE" w14:paraId="75ED5DBC" w14:textId="77777777" w:rsidTr="38E8F3E9">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidTr="38E8F3E9" w14:paraId="75ED5DBC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="568DE771" w14:textId="77777777" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2" w:rsidP="00C632E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="00C632E9" w:rsidRDefault="00E812B2" w14:paraId="568DE771" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF4C9C5" w14:textId="77777777" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2" w:rsidP="00C632E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="00C632E9" w:rsidRDefault="00E812B2" w14:paraId="1CF4C9C5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2546B055" w14:textId="608FEC00" w:rsidR="38E8F3E9" w:rsidRDefault="38E8F3E9"/>
+    <w:p w:rsidR="38E8F3E9" w:rsidRDefault="38E8F3E9" w14:paraId="2546B055" w14:textId="608FEC00"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9776"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E812B2" w:rsidRPr="00F452DE" w14:paraId="55816BFE" w14:textId="77777777" w:rsidTr="38E8F3E9">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidTr="38E8F3E9" w14:paraId="55816BFE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="142"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="088CE4A4" w14:textId="0CA72B0E" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2" w:rsidP="4E61A706">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="4E61A706" w:rsidRDefault="00E812B2" w14:paraId="088CE4A4" w14:textId="0CA72B0E">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Past and present students and</w:t>
             </w:r>
-            <w:r w:rsidR="2A8400CC" w:rsidRPr="00F452DE">
+            <w:r w:rsidRPr="00F452DE" w:rsidR="2A8400CC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> their</w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> projects:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="202C107E" w14:textId="77777777" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2" w:rsidP="00C632E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="00C632E9" w:rsidRDefault="00E812B2" w14:paraId="202C107E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E812B2" w:rsidRPr="00F452DE" w14:paraId="0FAE8649" w14:textId="77777777" w:rsidTr="38E8F3E9">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidTr="38E8F3E9" w14:paraId="0FAE8649" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6118CE48" w14:textId="77777777" w:rsidR="00E812B2" w:rsidRPr="00F452DE" w:rsidRDefault="00E812B2" w:rsidP="00C632E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="00E812B2" w:rsidP="00C632E9" w:rsidRDefault="00E812B2" w14:paraId="6118CE48" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E05D789" w14:textId="6162182D" w:rsidR="38E8F3E9" w:rsidRDefault="38E8F3E9"/>
+    <w:p w:rsidR="38E8F3E9" w:rsidRDefault="38E8F3E9" w14:paraId="5E05D789" w14:textId="6162182D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9776"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001224FA" w:rsidRPr="00F452DE" w14:paraId="7B1A375A" w14:textId="77777777" w:rsidTr="38E8F3E9">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidTr="38E8F3E9" w14:paraId="7B1A375A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D23204C" w14:textId="1DE66E1A" w:rsidR="001224FA" w:rsidRPr="00F452DE" w:rsidRDefault="001224FA" w:rsidP="00C632E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidP="00C632E9" w:rsidRDefault="001224FA" w14:paraId="5D23204C" w14:textId="1DE66E1A">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Supervisory Team</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="279ADCED" w14:textId="58EA64EE" w:rsidR="001224FA" w:rsidRPr="00F452DE" w:rsidRDefault="006F7E1E" w:rsidP="00C632E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidP="00C632E9" w:rsidRDefault="006F7E1E" w14:paraId="279ADCED" w14:textId="58EA64EE">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>In no more than 250 words please outline the key strengths of the proposed supervisory team including how they will contribute to ensuring that the appointed student would emerge from the PhD with enhanced skills. Please note, SGSSS strongly support supervisory teams that build supervisory capacity through the inclusion of Early Career Researchers. Applications should set out the role of all supervisory team members including how Early Career Researchers will be supported. All supervisory teams should include one supervisor who is experienced in supervision of PhDs to completion (a minimum of two completions is required).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001224FA" w:rsidRPr="00F452DE" w14:paraId="35D2558C" w14:textId="77777777" w:rsidTr="38E8F3E9">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidTr="38E8F3E9" w14:paraId="35D2558C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="581EEF62" w14:textId="77777777" w:rsidR="001224FA" w:rsidRPr="00F452DE" w:rsidRDefault="001224FA" w:rsidP="00E812B2">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidP="00E812B2" w:rsidRDefault="001224FA" w14:paraId="581EEF62" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6128B89E" w14:textId="77777777" w:rsidR="001224FA" w:rsidRPr="00F452DE" w:rsidRDefault="001224FA" w:rsidP="001224FA">
+    <w:p w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidP="001224FA" w:rsidRDefault="001224FA" w14:paraId="6128B89E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9776"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001224FA" w:rsidRPr="00F452DE" w14:paraId="09377F28" w14:textId="77777777" w:rsidTr="4AFC21EF">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidTr="4AFC21EF" w14:paraId="09377F28" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="142"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="723F80A7" w14:textId="5E918E32" w:rsidR="001224FA" w:rsidRPr="00F452DE" w:rsidRDefault="001224FA" w:rsidP="4AFC21EF">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidP="4AFC21EF" w:rsidRDefault="001224FA" w14:paraId="723F80A7" w14:textId="5E918E32">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4AFC21EF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide </w:t>
             </w:r>
-            <w:r w:rsidR="62FB0D79" w:rsidRPr="4AFC21EF">
+            <w:r w:rsidRPr="4AFC21EF" w:rsidR="62FB0D79">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="5ADF755E" w:rsidRPr="4AFC21EF">
+            <w:r w:rsidRPr="4AFC21EF" w:rsidR="5ADF755E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="4AFC21EF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ame, </w:t>
             </w:r>
-            <w:r w:rsidR="0EB3E655" w:rsidRPr="4AFC21EF">
+            <w:r w:rsidRPr="4AFC21EF" w:rsidR="0EB3E655">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit of Assessment </w:t>
             </w:r>
             <w:r w:rsidRPr="4AFC21EF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">and HEI for </w:t>
             </w:r>
-            <w:r w:rsidR="62FB0D79" w:rsidRPr="4AFC21EF">
+            <w:r w:rsidRPr="4AFC21EF" w:rsidR="62FB0D79">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
             <w:r w:rsidRPr="4AFC21EF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> member of the proposed supervisory team.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001224FA" w:rsidRPr="00F452DE" w14:paraId="06967CC1" w14:textId="77777777" w:rsidTr="4AFC21EF">
+      <w:tr w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidTr="4AFC21EF" w14:paraId="06967CC1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB9D112" w14:textId="77777777" w:rsidR="001224FA" w:rsidRPr="00F452DE" w:rsidRDefault="001224FA" w:rsidP="00C632E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidP="00C632E9" w:rsidRDefault="001224FA" w14:paraId="2FB9D112" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A7931E9" w14:textId="553B8B3F" w:rsidR="38E8F3E9" w:rsidRDefault="38E8F3E9"/>
-    <w:p w14:paraId="563CAA17" w14:textId="77777777" w:rsidR="001224FA" w:rsidRPr="00F452DE" w:rsidRDefault="001224FA" w:rsidP="001636A1">
+    <w:p w:rsidR="38E8F3E9" w:rsidRDefault="38E8F3E9" w14:paraId="4A7931E9" w14:textId="553B8B3F"/>
+    <w:p w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidP="001636A1" w:rsidRDefault="001224FA" w14:paraId="563CAA17" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001224FA" w:rsidRPr="00F452DE" w:rsidSect="00086F54">
-[...2 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidRPr="00F452DE" w:rsidR="001224FA" w:rsidSect="00086F54">
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1077" w:right="1077" w:bottom="1077" w:left="1077" w:header="709" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CCD1A6C" w14:textId="77777777" w:rsidR="0021189E" w:rsidRDefault="0021189E" w:rsidP="00D32450">
+    <w:p w:rsidR="000B7251" w:rsidP="00D32450" w:rsidRDefault="000B7251" w14:paraId="675E1356" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="621C45DC" w14:textId="77777777" w:rsidR="0021189E" w:rsidRDefault="0021189E" w:rsidP="00D32450">
+    <w:p w:rsidR="000B7251" w:rsidP="00D32450" w:rsidRDefault="000B7251" w14:paraId="106C9F05" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B179795" w14:textId="77777777" w:rsidR="0021189E" w:rsidRDefault="0021189E"/>
+    <w:p w:rsidR="000B7251" w:rsidRDefault="000B7251" w14:paraId="24799B46" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSans-CondensedBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Condensed Light">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1F67F58E" w14:textId="7EEC23A7" w:rsidR="00C632E9" w:rsidRPr="00086F54" w:rsidRDefault="006B58C0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidRPr="00086F54" w:rsidR="00C632E9" w:rsidRDefault="006B58C0" w14:paraId="1F67F58E" w14:textId="203C35A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00863AA5">
-[...13 lines deleted...]
-    <w:r w:rsidR="00863AA5">
+    <w:r w:rsidR="000C7E80">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
+      <w:t>.2</w:t>
+    </w:r>
+    <w:r w:rsidR="000C7E80">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:t>_</w:t>
     </w:r>
-    <w:r w:rsidR="70511183" w:rsidRPr="70511183">
+    <w:r w:rsidRPr="70511183" w:rsidR="70511183">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>SGSSS Steers Stage 1 Application Form</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="882438959"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00C632E9">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00C632E9">
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="70511183" w:rsidRPr="70511183">
+        <w:r w:rsidRPr="70511183" w:rsidR="70511183">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">        </w:t>
         </w:r>
         <w:r w:rsidR="00C632E9">
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C632E9" w:rsidRPr="70511183">
+        <w:r w:rsidRPr="70511183" w:rsidR="00C632E9">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C632E9" w:rsidRPr="70511183">
+        <w:r w:rsidRPr="70511183" w:rsidR="00C632E9">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C632E9" w:rsidRPr="70511183">
+        <w:r w:rsidRPr="70511183" w:rsidR="00C632E9">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="70511183" w:rsidRPr="70511183">
+        <w:r w:rsidRPr="70511183" w:rsidR="70511183">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00C632E9" w:rsidRPr="70511183">
+        <w:r w:rsidRPr="70511183" w:rsidR="00C632E9">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="78BA07AA" w14:textId="77777777" w:rsidR="00C632E9" w:rsidRPr="00086F54" w:rsidRDefault="00C632E9">
+  <w:p w:rsidRPr="00086F54" w:rsidR="00C632E9" w:rsidRDefault="00C632E9" w14:paraId="78BA07AA" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2818CEA3" w14:textId="77777777" w:rsidR="0021189E" w:rsidRDefault="0021189E" w:rsidP="00D32450">
+    <w:p w:rsidR="000B7251" w:rsidP="00D32450" w:rsidRDefault="000B7251" w14:paraId="6F950330" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CED1CAE" w14:textId="77777777" w:rsidR="0021189E" w:rsidRDefault="0021189E" w:rsidP="00D32450">
+    <w:p w:rsidR="000B7251" w:rsidP="00D32450" w:rsidRDefault="000B7251" w14:paraId="4D8D0699" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="49851EE2" w14:textId="77777777" w:rsidR="0021189E" w:rsidRDefault="0021189E"/>
+    <w:p w:rsidR="000B7251" w:rsidRDefault="000B7251" w14:paraId="45297B3D" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3250"/>
       <w:gridCol w:w="3250"/>
       <w:gridCol w:w="3250"/>
     </w:tblGrid>
-    <w:tr w:rsidR="70511183" w14:paraId="66A45976" w14:textId="77777777" w:rsidTr="70511183">
+    <w:tr w:rsidR="70511183" w:rsidTr="70511183" w14:paraId="66A45976" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="79148835" w14:textId="75508FD5" w:rsidR="70511183" w:rsidRDefault="70511183" w:rsidP="70511183">
+        <w:p w:rsidR="70511183" w:rsidP="70511183" w:rsidRDefault="70511183" w14:paraId="79148835" w14:textId="75508FD5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="18083236" w14:textId="4EE00241" w:rsidR="70511183" w:rsidRDefault="70511183" w:rsidP="70511183">
+        <w:p w:rsidR="70511183" w:rsidP="70511183" w:rsidRDefault="70511183" w14:paraId="18083236" w14:textId="4EE00241">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3B78CC08" w14:textId="719F3776" w:rsidR="70511183" w:rsidRDefault="70511183" w:rsidP="70511183">
+        <w:p w:rsidR="70511183" w:rsidP="70511183" w:rsidRDefault="70511183" w14:paraId="3B78CC08" w14:textId="719F3776">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="672591F3" w14:textId="04BE621A" w:rsidR="70511183" w:rsidRDefault="70511183" w:rsidP="70511183">
+  <w:p w:rsidR="70511183" w:rsidP="70511183" w:rsidRDefault="70511183" w14:paraId="672591F3" w14:textId="04BE621A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="000734D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B184B5F6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BD5A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFF0818E"/>
     <w:lvl w:ilvl="0" w:tplc="B15E0A06">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CA64F240">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5009,51 +5514,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D9DEAB9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B196108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E642F50"/>
     <w:lvl w:ilvl="0" w:tplc="8E00317A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="OpenSans-CondensedBold" w:hint="default"/>
+        <w:rFonts w:hint="default" w:cs="OpenSans-CondensedBold"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -5099,147 +5604,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10A708E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C038C480"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14577345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53463E68"/>
     <w:lvl w:ilvl="0" w:tplc="9634F7F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -5393,51 +5898,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="333A788E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5782FA8"/>
     <w:lvl w:ilvl="0" w:tplc="520E4F40">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="OpenSans-CondensedBold" w:hint="default"/>
+        <w:rFonts w:hint="default" w:cs="OpenSans-CondensedBold"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -5483,147 +5988,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39E417DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE885E0A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A6741E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="894A6C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5884,147 +6389,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="997E0FAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A1073AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4288B378"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AF8681C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="645A3FA4"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -6172,164 +6677,164 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F7226D40">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="703E46EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3A65A36"/>
     <w:lvl w:ilvl="0" w:tplc="CED43E98">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Open Sans Condensed Light" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Open Sans Condensed Light" w:cs="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="767F3D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F30FB90"/>
     <w:lvl w:ilvl="0" w:tplc="A71A169A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="OpenSans-CondensedBold" w:hAnsi="OpenSans-CondensedBold" w:cs="OpenSans-CondensedBold" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="OpenSans-CondensedBold" w:hAnsi="OpenSans-CondensedBold" w:cs="OpenSans-CondensedBold"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -6375,51 +6880,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3E70B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D696CFA0"/>
     <w:lvl w:ilvl="0" w:tplc="6C52DE12">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="OpenSans-CondensedBold" w:hint="default"/>
+        <w:rFonts w:hint="default" w:cs="OpenSans-CondensedBold"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -6538,319 +7043,336 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="28661E20">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FCA87C58">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1150054718">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="891842002">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1058940730">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1733969579">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="116417570">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="156457510">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="750739448">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="937909712">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="323320430">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="218564241">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="166023238">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="450130745">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1489907845">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1621690624">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1737431299">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="640233681">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="588349399">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="750615378">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="19" w16cid:durableId="2143617674">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00480A96"/>
+    <w:rsid w:val="00000000"/>
     <w:rsid w:val="00010A29"/>
     <w:rsid w:val="00026715"/>
     <w:rsid w:val="00041E13"/>
     <w:rsid w:val="0004485F"/>
     <w:rsid w:val="00046848"/>
     <w:rsid w:val="00047600"/>
     <w:rsid w:val="00055691"/>
     <w:rsid w:val="00086E3C"/>
     <w:rsid w:val="00086F54"/>
     <w:rsid w:val="00092357"/>
     <w:rsid w:val="000A2238"/>
     <w:rsid w:val="000A4CE9"/>
     <w:rsid w:val="000B2A1A"/>
     <w:rsid w:val="000B581C"/>
+    <w:rsid w:val="000B7251"/>
     <w:rsid w:val="000C4F6D"/>
+    <w:rsid w:val="000C7E80"/>
     <w:rsid w:val="000D471C"/>
     <w:rsid w:val="000E4AE1"/>
     <w:rsid w:val="000F67F9"/>
     <w:rsid w:val="00101007"/>
     <w:rsid w:val="00112D34"/>
     <w:rsid w:val="00115A1F"/>
     <w:rsid w:val="00120391"/>
     <w:rsid w:val="001209C5"/>
     <w:rsid w:val="001224FA"/>
     <w:rsid w:val="001435A6"/>
     <w:rsid w:val="001636A1"/>
     <w:rsid w:val="0018115E"/>
     <w:rsid w:val="00186E2D"/>
     <w:rsid w:val="00190441"/>
     <w:rsid w:val="001A1D08"/>
     <w:rsid w:val="001A4999"/>
     <w:rsid w:val="001B07F5"/>
     <w:rsid w:val="001D317E"/>
     <w:rsid w:val="001D5A4C"/>
     <w:rsid w:val="001F4100"/>
     <w:rsid w:val="0021189E"/>
     <w:rsid w:val="002161B6"/>
     <w:rsid w:val="002175DD"/>
     <w:rsid w:val="002217CE"/>
     <w:rsid w:val="00225CC0"/>
     <w:rsid w:val="00231F1C"/>
     <w:rsid w:val="00246177"/>
     <w:rsid w:val="002570B6"/>
     <w:rsid w:val="00270FDA"/>
     <w:rsid w:val="0028032E"/>
     <w:rsid w:val="002B4DCF"/>
     <w:rsid w:val="002C0C58"/>
+    <w:rsid w:val="002E430E"/>
     <w:rsid w:val="002E471F"/>
     <w:rsid w:val="002E68A4"/>
     <w:rsid w:val="002F6BA0"/>
     <w:rsid w:val="00301DB7"/>
     <w:rsid w:val="00311B89"/>
     <w:rsid w:val="00313995"/>
     <w:rsid w:val="00340072"/>
     <w:rsid w:val="0034077B"/>
     <w:rsid w:val="00345157"/>
     <w:rsid w:val="00385DDB"/>
     <w:rsid w:val="0038648E"/>
+    <w:rsid w:val="0039401A"/>
     <w:rsid w:val="003A4C00"/>
     <w:rsid w:val="003A67DA"/>
     <w:rsid w:val="003B6F11"/>
     <w:rsid w:val="003D06AE"/>
     <w:rsid w:val="003D2826"/>
     <w:rsid w:val="003E3302"/>
     <w:rsid w:val="00402A17"/>
     <w:rsid w:val="0041061C"/>
     <w:rsid w:val="00413B33"/>
     <w:rsid w:val="0043394B"/>
     <w:rsid w:val="00434C24"/>
     <w:rsid w:val="0045124C"/>
     <w:rsid w:val="00470B23"/>
     <w:rsid w:val="00480A96"/>
     <w:rsid w:val="00494D32"/>
     <w:rsid w:val="004B02E3"/>
+    <w:rsid w:val="004C52D6"/>
     <w:rsid w:val="004F2AD2"/>
     <w:rsid w:val="00503152"/>
     <w:rsid w:val="00511790"/>
     <w:rsid w:val="00516BEE"/>
     <w:rsid w:val="005310B0"/>
     <w:rsid w:val="00533020"/>
     <w:rsid w:val="00543B6B"/>
     <w:rsid w:val="00550A04"/>
     <w:rsid w:val="00551B21"/>
     <w:rsid w:val="00551E8B"/>
     <w:rsid w:val="00556A54"/>
     <w:rsid w:val="00571FEF"/>
     <w:rsid w:val="00575CAD"/>
     <w:rsid w:val="005830AA"/>
     <w:rsid w:val="005A2198"/>
     <w:rsid w:val="005C6D70"/>
     <w:rsid w:val="005E10B4"/>
     <w:rsid w:val="005F00BF"/>
     <w:rsid w:val="005F0129"/>
     <w:rsid w:val="00600D15"/>
     <w:rsid w:val="0062468C"/>
     <w:rsid w:val="00625E85"/>
     <w:rsid w:val="00657A6C"/>
     <w:rsid w:val="00661B65"/>
     <w:rsid w:val="00667F63"/>
     <w:rsid w:val="00695A47"/>
     <w:rsid w:val="006B1642"/>
     <w:rsid w:val="006B189D"/>
     <w:rsid w:val="006B58C0"/>
     <w:rsid w:val="006B7E3B"/>
     <w:rsid w:val="006C2F16"/>
     <w:rsid w:val="006C376F"/>
     <w:rsid w:val="006E0E51"/>
     <w:rsid w:val="006F7E1E"/>
     <w:rsid w:val="00700E93"/>
     <w:rsid w:val="00705E67"/>
     <w:rsid w:val="00711477"/>
     <w:rsid w:val="007141DF"/>
     <w:rsid w:val="00717A5E"/>
     <w:rsid w:val="00726A0C"/>
     <w:rsid w:val="007342BF"/>
     <w:rsid w:val="00743C02"/>
     <w:rsid w:val="00753EF6"/>
     <w:rsid w:val="007670DB"/>
     <w:rsid w:val="007750EF"/>
     <w:rsid w:val="00793575"/>
     <w:rsid w:val="007978BC"/>
     <w:rsid w:val="007A3C2A"/>
     <w:rsid w:val="007A77DA"/>
+    <w:rsid w:val="007C7D3D"/>
     <w:rsid w:val="007D5146"/>
     <w:rsid w:val="007E1C46"/>
     <w:rsid w:val="007E5C67"/>
     <w:rsid w:val="00813FDF"/>
     <w:rsid w:val="00834628"/>
     <w:rsid w:val="008348A0"/>
     <w:rsid w:val="0083687B"/>
     <w:rsid w:val="0085247D"/>
     <w:rsid w:val="00852939"/>
     <w:rsid w:val="008631B5"/>
     <w:rsid w:val="00863AA5"/>
     <w:rsid w:val="008678FB"/>
     <w:rsid w:val="0087362A"/>
     <w:rsid w:val="008765F5"/>
     <w:rsid w:val="008767C2"/>
     <w:rsid w:val="00880A64"/>
     <w:rsid w:val="00882600"/>
     <w:rsid w:val="008849B8"/>
     <w:rsid w:val="008853DD"/>
     <w:rsid w:val="008911B9"/>
     <w:rsid w:val="00894DFB"/>
     <w:rsid w:val="008A24AC"/>
     <w:rsid w:val="008B13F8"/>
     <w:rsid w:val="008B74D4"/>
     <w:rsid w:val="008C6E11"/>
     <w:rsid w:val="008D73DB"/>
     <w:rsid w:val="008E0C8A"/>
     <w:rsid w:val="008E73F4"/>
     <w:rsid w:val="008F3BD7"/>
     <w:rsid w:val="008F7CE4"/>
     <w:rsid w:val="00901E2E"/>
     <w:rsid w:val="009028D2"/>
     <w:rsid w:val="009111BC"/>
     <w:rsid w:val="00912F03"/>
     <w:rsid w:val="0091303D"/>
     <w:rsid w:val="009324F5"/>
+    <w:rsid w:val="009572B0"/>
     <w:rsid w:val="0096151F"/>
     <w:rsid w:val="009671F8"/>
     <w:rsid w:val="0097423E"/>
     <w:rsid w:val="0098137E"/>
     <w:rsid w:val="00985251"/>
     <w:rsid w:val="0099696C"/>
     <w:rsid w:val="009B6B8B"/>
     <w:rsid w:val="009E09E7"/>
     <w:rsid w:val="009E59D4"/>
     <w:rsid w:val="00A071CC"/>
     <w:rsid w:val="00A327A7"/>
     <w:rsid w:val="00A369D4"/>
     <w:rsid w:val="00A37621"/>
     <w:rsid w:val="00A86934"/>
     <w:rsid w:val="00AA72D3"/>
     <w:rsid w:val="00AB5EAD"/>
     <w:rsid w:val="00AB6502"/>
     <w:rsid w:val="00AD2EDB"/>
     <w:rsid w:val="00AD4A1E"/>
     <w:rsid w:val="00AF396D"/>
     <w:rsid w:val="00B10718"/>
     <w:rsid w:val="00B10D34"/>
     <w:rsid w:val="00B1577B"/>
     <w:rsid w:val="00B45DCA"/>
     <w:rsid w:val="00B60861"/>
@@ -6879,300 +7401,333 @@
     <w:rsid w:val="00CB163B"/>
     <w:rsid w:val="00CC13EA"/>
     <w:rsid w:val="00CC2694"/>
     <w:rsid w:val="00CE6629"/>
     <w:rsid w:val="00CF7169"/>
     <w:rsid w:val="00D06128"/>
     <w:rsid w:val="00D168AF"/>
     <w:rsid w:val="00D20534"/>
     <w:rsid w:val="00D27E05"/>
     <w:rsid w:val="00D32450"/>
     <w:rsid w:val="00D5377F"/>
     <w:rsid w:val="00D5590E"/>
     <w:rsid w:val="00D6454E"/>
     <w:rsid w:val="00D6675E"/>
     <w:rsid w:val="00D675DE"/>
     <w:rsid w:val="00D72E1C"/>
     <w:rsid w:val="00D85BA6"/>
     <w:rsid w:val="00D87217"/>
     <w:rsid w:val="00D948D6"/>
     <w:rsid w:val="00DA0C0B"/>
     <w:rsid w:val="00DD6F7F"/>
     <w:rsid w:val="00E07624"/>
     <w:rsid w:val="00E12AC2"/>
     <w:rsid w:val="00E17730"/>
     <w:rsid w:val="00E26A3A"/>
+    <w:rsid w:val="00E39CAD"/>
     <w:rsid w:val="00E44921"/>
     <w:rsid w:val="00E5727F"/>
     <w:rsid w:val="00E64F0D"/>
     <w:rsid w:val="00E70E7A"/>
     <w:rsid w:val="00E812B2"/>
     <w:rsid w:val="00EA2AC0"/>
     <w:rsid w:val="00EB34AB"/>
     <w:rsid w:val="00EC26F4"/>
     <w:rsid w:val="00EE3A88"/>
     <w:rsid w:val="00EE54C3"/>
     <w:rsid w:val="00EF7277"/>
     <w:rsid w:val="00EF7333"/>
     <w:rsid w:val="00F00DE1"/>
     <w:rsid w:val="00F107C0"/>
     <w:rsid w:val="00F146C6"/>
+    <w:rsid w:val="00F15E13"/>
     <w:rsid w:val="00F246BA"/>
     <w:rsid w:val="00F43DDA"/>
     <w:rsid w:val="00F452DE"/>
     <w:rsid w:val="00F51A0F"/>
     <w:rsid w:val="00F51DF1"/>
     <w:rsid w:val="00F55052"/>
     <w:rsid w:val="00F6774B"/>
     <w:rsid w:val="00F72C3F"/>
     <w:rsid w:val="00F74A1F"/>
     <w:rsid w:val="00F8766C"/>
     <w:rsid w:val="00F93535"/>
     <w:rsid w:val="00F97CDD"/>
     <w:rsid w:val="00FA6CE6"/>
     <w:rsid w:val="00FA787B"/>
     <w:rsid w:val="00FB4B02"/>
     <w:rsid w:val="00FF0993"/>
+    <w:rsid w:val="011546B7"/>
     <w:rsid w:val="033D80FA"/>
     <w:rsid w:val="044B14C6"/>
+    <w:rsid w:val="04CE80E2"/>
     <w:rsid w:val="05A29335"/>
+    <w:rsid w:val="063B1D9C"/>
     <w:rsid w:val="0716B01B"/>
     <w:rsid w:val="078D8423"/>
+    <w:rsid w:val="07BC4094"/>
     <w:rsid w:val="097ED1F5"/>
     <w:rsid w:val="0BB436EC"/>
     <w:rsid w:val="0BDBFA35"/>
     <w:rsid w:val="0C48EC46"/>
     <w:rsid w:val="0C82A349"/>
     <w:rsid w:val="0CDD727B"/>
     <w:rsid w:val="0D3E3E39"/>
     <w:rsid w:val="0D658383"/>
     <w:rsid w:val="0E110AC4"/>
     <w:rsid w:val="0EB3E655"/>
     <w:rsid w:val="104F3ECB"/>
     <w:rsid w:val="122AC960"/>
     <w:rsid w:val="1289E4A8"/>
     <w:rsid w:val="140E88C6"/>
     <w:rsid w:val="14A12BD0"/>
     <w:rsid w:val="15A9A780"/>
     <w:rsid w:val="1620905C"/>
     <w:rsid w:val="1965F5EF"/>
     <w:rsid w:val="19AC6CEB"/>
+    <w:rsid w:val="19C385FB"/>
+    <w:rsid w:val="1AE02A6D"/>
     <w:rsid w:val="1B4FC5B3"/>
     <w:rsid w:val="1B58A987"/>
     <w:rsid w:val="1B72FED6"/>
+    <w:rsid w:val="1EF141ED"/>
     <w:rsid w:val="212E5153"/>
+    <w:rsid w:val="2134D510"/>
     <w:rsid w:val="215CE160"/>
     <w:rsid w:val="231E5AEB"/>
+    <w:rsid w:val="247BAE39"/>
+    <w:rsid w:val="2539DEBA"/>
+    <w:rsid w:val="254CCCB2"/>
     <w:rsid w:val="2659232D"/>
     <w:rsid w:val="26DE8598"/>
+    <w:rsid w:val="286BEB8A"/>
+    <w:rsid w:val="2945E3B5"/>
+    <w:rsid w:val="2A0CCF63"/>
     <w:rsid w:val="2A12EC50"/>
+    <w:rsid w:val="2A591F82"/>
     <w:rsid w:val="2A7E6D23"/>
     <w:rsid w:val="2A8400CC"/>
     <w:rsid w:val="2A89F483"/>
+    <w:rsid w:val="2A8AAF71"/>
+    <w:rsid w:val="2CA11FB8"/>
     <w:rsid w:val="2D2CE087"/>
     <w:rsid w:val="2F914836"/>
     <w:rsid w:val="3022BDF8"/>
     <w:rsid w:val="30B83102"/>
+    <w:rsid w:val="31595C20"/>
     <w:rsid w:val="31D87EC8"/>
+    <w:rsid w:val="323811D2"/>
+    <w:rsid w:val="35BB307E"/>
     <w:rsid w:val="369963A1"/>
     <w:rsid w:val="36D58AF9"/>
     <w:rsid w:val="37197606"/>
     <w:rsid w:val="3787FC76"/>
     <w:rsid w:val="379CA139"/>
     <w:rsid w:val="3805925F"/>
     <w:rsid w:val="38E8F3E9"/>
     <w:rsid w:val="3A82B7A5"/>
     <w:rsid w:val="3B1CD30D"/>
     <w:rsid w:val="3B3AE0BB"/>
+    <w:rsid w:val="3CA6302B"/>
     <w:rsid w:val="3E91807A"/>
+    <w:rsid w:val="3F19086E"/>
     <w:rsid w:val="3FCE295A"/>
     <w:rsid w:val="44239B73"/>
     <w:rsid w:val="45932869"/>
     <w:rsid w:val="46072C76"/>
     <w:rsid w:val="485C3F10"/>
+    <w:rsid w:val="48BB4456"/>
     <w:rsid w:val="49846607"/>
     <w:rsid w:val="4A8FBEB9"/>
     <w:rsid w:val="4AFC21EF"/>
     <w:rsid w:val="4B895828"/>
     <w:rsid w:val="4B96E83F"/>
     <w:rsid w:val="4BAC1CE3"/>
     <w:rsid w:val="4C5C3461"/>
     <w:rsid w:val="4D31174D"/>
     <w:rsid w:val="4D38559D"/>
     <w:rsid w:val="4E61A706"/>
     <w:rsid w:val="507A8AD3"/>
     <w:rsid w:val="51162C3A"/>
     <w:rsid w:val="51C83BFF"/>
     <w:rsid w:val="54FD111C"/>
+    <w:rsid w:val="564E36A4"/>
     <w:rsid w:val="56C9D5D8"/>
     <w:rsid w:val="56F0AB6B"/>
     <w:rsid w:val="583711BE"/>
+    <w:rsid w:val="599D18D0"/>
     <w:rsid w:val="5ADF755E"/>
     <w:rsid w:val="5AEF87DB"/>
     <w:rsid w:val="5B6A3785"/>
     <w:rsid w:val="5E09BF57"/>
+    <w:rsid w:val="5FA97FE0"/>
     <w:rsid w:val="60C05172"/>
     <w:rsid w:val="61724381"/>
     <w:rsid w:val="61DB71E5"/>
     <w:rsid w:val="625912A8"/>
     <w:rsid w:val="62FB0D79"/>
     <w:rsid w:val="63BB446F"/>
     <w:rsid w:val="691C0A53"/>
     <w:rsid w:val="6A1F2E2B"/>
     <w:rsid w:val="6AA85243"/>
     <w:rsid w:val="6ABB8BBE"/>
     <w:rsid w:val="6AC9B751"/>
+    <w:rsid w:val="6AF09CA2"/>
+    <w:rsid w:val="6E8CC3DF"/>
     <w:rsid w:val="6E98591B"/>
+    <w:rsid w:val="6F3FF0F5"/>
     <w:rsid w:val="70511183"/>
     <w:rsid w:val="716A6CC9"/>
     <w:rsid w:val="72A8A9DB"/>
     <w:rsid w:val="74A497B4"/>
     <w:rsid w:val="7672D23C"/>
     <w:rsid w:val="779C84A9"/>
     <w:rsid w:val="788A82AB"/>
     <w:rsid w:val="791A5CDA"/>
+    <w:rsid w:val="79482AB3"/>
     <w:rsid w:val="7AF4DD84"/>
     <w:rsid w:val="7B16DEE1"/>
     <w:rsid w:val="7CDE99F1"/>
     <w:rsid w:val="7D1578AB"/>
+    <w:rsid w:val="7E4497FC"/>
     <w:rsid w:val="7F3A8EFB"/>
     <w:rsid w:val="7FB2A5D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A267F5E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{798D62A8-329C-46D4-BB3C-B82AA66C0B77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7327,52 +7882,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7439,51 +7994,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00E812B2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007342BF"/>
     <w:pPr>
       <w:keepNext/>
@@ -7493,231 +8048,231 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007342BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00480A96"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00480A96"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="007342BF"/>
     <w:pPr>
       <w:spacing w:before="4"/>
       <w:ind w:left="40"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="007342BF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="007342BF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007342BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007342BF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Infotext">
+  <w:style w:type="paragraph" w:styleId="Infotext" w:customStyle="1">
     <w:name w:val="Info text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="InfotextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="007A3C2A"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:rFonts w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="InfotextChar">
+  <w:style w:type="character" w:styleId="InfotextChar" w:customStyle="1">
     <w:name w:val="Info text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Infotext"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="007A3C2A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007A3C2A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="formtext">
+  <w:style w:type="character" w:styleId="formtext" w:customStyle="1">
     <w:name w:val="form text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00010A29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00041E13"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
@@ -7730,235 +8285,246 @@
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A071CC"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A071CC"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A071CC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A071CC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A071CC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A071CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A071CC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Open Sans Condensed Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Open Sans Condensed Light" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D32450"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D32450"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D32450"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D32450"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E10B4"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F107C0"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0083687B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0083687B"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="contentcontrolboundarysink">
+  <w:style w:type="character" w:styleId="contentcontrolboundarysink" w:customStyle="1">
     <w:name w:val="contentcontrolboundarysink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0083687B"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0087362A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="eop" w:customStyle="true">
+    <w:uiPriority w:val="1"/>
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="6E8CC3DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="186329906">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="247538797">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -8126,198 +8692,197 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1660578646">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Student-Led-Open-Competition-Challenge-Pathways-FAQs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:team@sgsss.ac.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apply.sgsss.ac.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/ESRC-Steers-Guidance.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/ESRC-Steers-Guidance.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/challenge-led-pathways/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:team@sgsss.ac.uk" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Student-Led-Open-Competition-Challenge-Pathways-FAQs.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/ESRC-Steers-Guidance.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/challenge-led-pathways/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apply.sgsss.ac.uk/" TargetMode="External" Id="R454e6edf8bcb46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:team@sgsss.ac.uk" TargetMode="External" Id="R799b0f433ac94626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/ESRC-Steers-Guidance.pdf" TargetMode="External" Id="R384dee2796d544ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External" Id="R35e5ca98bfd24a7b" /></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6B81E682F37C4F478760EF07079F0CBE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5C8FCE0-530E-4F0F-BCF6-DA213FA86271}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A764C5" w:rsidRDefault="001D5A4C" w:rsidP="001D5A4C">
+        <w:p w:rsidR="00A764C5" w:rsidP="001D5A4C" w:rsidRDefault="001D5A4C">
           <w:pPr>
             <w:pStyle w:val="6B81E682F37C4F478760EF07079F0CBE"/>
           </w:pPr>
           <w:r w:rsidRPr="006368AF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click to select HEI</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="17ED6E9E6A0F41C4B365CE881C4034FE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7D6F4F8F-09C1-4BEC-8F37-20EC9DDA3F81}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A764C5" w:rsidRDefault="001D5A4C" w:rsidP="001D5A4C">
+        <w:p w:rsidR="00A764C5" w:rsidP="001D5A4C" w:rsidRDefault="001D5A4C">
           <w:pPr>
             <w:pStyle w:val="17ED6E9E6A0F41C4B365CE881C4034FE"/>
           </w:pPr>
           <w:r w:rsidRPr="006368AF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click to select HEI</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C919015E1EA94A399AB73CAB695724E8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{22CDA739-8F23-4D62-8FAE-FA1FB0CA6FC3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A764C5" w:rsidRDefault="00AB4702" w:rsidP="00AB4702">
+        <w:p w:rsidR="00A764C5" w:rsidP="00AB4702" w:rsidRDefault="00AB4702">
           <w:pPr>
             <w:pStyle w:val="C919015E1EA94A399AB73CAB695724E81"/>
           </w:pPr>
           <w:r w:rsidRPr="0012398C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D1891B413EFA42CCAC6C708A5DEC647B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F82B03E8-1E72-45DD-A374-962864ED7C72}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B26226" w:rsidRDefault="00AB4702" w:rsidP="00AB4702">
+        <w:p w:rsidR="00B26226" w:rsidP="00AB4702" w:rsidRDefault="00AB4702">
           <w:pPr>
             <w:pStyle w:val="D1891B413EFA42CCAC6C708A5DEC647B1"/>
           </w:pPr>
           <w:r w:rsidRPr="0012398C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9B2253CFECD348ED8E53D42F88D0E52A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DDE0F2FD-A7CD-4324-8F87-BBFD63CEADB0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AB4702" w:rsidRDefault="00A20D87" w:rsidP="00A20D87">
+        <w:p w:rsidR="00AB4702" w:rsidP="00A20D87" w:rsidRDefault="00A20D87">
           <w:pPr>
             <w:pStyle w:val="9B2253CFECD348ED8E53D42F88D0E52A"/>
           </w:pPr>
           <w:r w:rsidRPr="006368AF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click to select HEI</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8338,133 +8903,148 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSans-CondensedBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Condensed Light">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00042ADD"/>
     <w:rsid w:val="00025B26"/>
     <w:rsid w:val="00042ADD"/>
     <w:rsid w:val="00120391"/>
     <w:rsid w:val="00124E08"/>
     <w:rsid w:val="001435A6"/>
     <w:rsid w:val="001D5A4C"/>
     <w:rsid w:val="001E1457"/>
     <w:rsid w:val="002539C7"/>
+    <w:rsid w:val="003C0D63"/>
     <w:rsid w:val="003F3E44"/>
     <w:rsid w:val="00560085"/>
     <w:rsid w:val="005C28B7"/>
     <w:rsid w:val="00696055"/>
     <w:rsid w:val="006D03FC"/>
     <w:rsid w:val="006E4BFA"/>
     <w:rsid w:val="00850D9D"/>
     <w:rsid w:val="008761C3"/>
     <w:rsid w:val="0088330D"/>
     <w:rsid w:val="008F3BD7"/>
     <w:rsid w:val="00903E14"/>
     <w:rsid w:val="009F632C"/>
     <w:rsid w:val="00A20D87"/>
     <w:rsid w:val="00A764C5"/>
     <w:rsid w:val="00AB4702"/>
     <w:rsid w:val="00AB593E"/>
     <w:rsid w:val="00AD4A1E"/>
     <w:rsid w:val="00B26226"/>
     <w:rsid w:val="00B61A42"/>
     <w:rsid w:val="00BF7214"/>
     <w:rsid w:val="00C03E92"/>
     <w:rsid w:val="00C2666D"/>
     <w:rsid w:val="00C9554C"/>
     <w:rsid w:val="00C97FEE"/>
     <w:rsid w:val="00CE6629"/>
     <w:rsid w:val="00DD3E48"/>
     <w:rsid w:val="00E0452F"/>
+    <w:rsid w:val="00E36227"/>
+    <w:rsid w:val="00F15E13"/>
     <w:rsid w:val="00FF2623"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
@@ -8967,51 +9547,51 @@
     <w:name w:val="C919015E1EA94A399AB73CAB695724E81"/>
     <w:rsid w:val="00AB4702"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -9244,79 +9824,93 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B7B8BF0644C4E47862514133CECCC9E" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8fa6b1d07bbd252afa0cb8fc94e275a1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8583855fe14e87a5fa6feebcdd648841" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B7B8BF0644C4E47862514133CECCC9E" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="172038ab98d65a8dd4aec8342ef938de">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6095809dc6f6fa8cdc45cc35d8a14950" ns2:_="" ns3:_="">
     <xsd:import namespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <xsd:import namespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Cohort" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -9375,50 +9969,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_x0023_" ma:index="26" nillable="true" ma:displayName="#" ma:format="Dropdown" ma:internalName="_x0023_" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Cohort" ma:index="27" nillable="true" ma:displayName="Cohort" ma:format="Dropdown" ma:internalName="Cohort">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="DTP2 Cohort 1"/>
               <xsd:enumeration value="DTP1 Cohort 7"/>
               <xsd:enumeration value="DTP1 Cohort 6"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -9518,142 +10117,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_x0023_ xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
     <Cohort xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490BA34B-2097-4A89-A84C-BAFE5A8F20EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6BAC4CE-3D12-4226-A883-3AD2DBD397BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8C0DEB0-787D-4437-AFE8-5D426322BE3B}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72A0F330-43F4-47B8-B81C-25692EE2FC73}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4ACE93D2-E319-48CB-84A6-9AA0498B5F89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Edinburgh</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HOFFIE Ross</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>SGSSS Team</lastModifiedBy>
+  <revision>121</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007B7B8BF0644C4E47862514133CECCC9E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>