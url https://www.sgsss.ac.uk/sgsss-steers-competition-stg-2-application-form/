--- v0 (2026-04-26)
+++ v1 (2026-08-05)
@@ -1,87 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="166E4C08" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="3FBBF2D4">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="3FBBF2D4" w:rsidRDefault="008832B6" w14:paraId="166E4C08" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="79"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D64D7F2" wp14:editId="2B931B39">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D64D7F2" wp14:editId="5A0E4183">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3799395</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-246740</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2535426" cy="645075"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
@@ -97,870 +100,913 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2568682" cy="653536"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E72E66" w14:textId="44959F39" w:rsidR="008832B6" w:rsidRPr="00126FFD" w:rsidRDefault="008832B6" w:rsidP="5C133B18">
+    <w:p w:rsidRPr="00126FFD" w:rsidR="008832B6" w:rsidP="5C133B18" w:rsidRDefault="008832B6" w14:paraId="41E72E66" w14:textId="6A1C94A9">
       <w:pPr>
         <w:spacing w:before="79"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00126FFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>SGSSS Steers</w:t>
       </w:r>
-      <w:r w:rsidR="00080FA6" w:rsidRPr="00126FFD">
+      <w:r w:rsidRPr="00126FFD" w:rsidR="00080FA6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> Studentship </w:t>
       </w:r>
       <w:r w:rsidRPr="00126FFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Competition 202</w:t>
       </w:r>
-      <w:r w:rsidR="00896C6C">
+      <w:r w:rsidR="00583593">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000677AE" w:rsidRPr="00126FFD">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126FFD" w:rsidR="000677AE">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00896C6C">
+      <w:r w:rsidR="00583593">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00126FFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="073B59"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEBCDE1" w14:textId="0ECB12B1" w:rsidR="008832B6" w:rsidRPr="00126FFD" w:rsidRDefault="00490447" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00126FFD" w:rsidR="008832B6" w:rsidP="051382AC" w:rsidRDefault="00490447" w14:paraId="5CEBCDE1" w14:textId="0ECB12B1">
       <w:pPr>
         <w:spacing w:before="79"/>
         <w:ind w:right="-1"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
+          <w:rFonts w:cs="" w:cstheme="minorBidi"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="44"/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00490447">
+        <w:rPr>
+          <w:rFonts w:cs="" w:cstheme="minorBidi"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="38"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stage 2 </w:t>
       </w:r>
-      <w:r w:rsidR="008832B6" w:rsidRPr="00126FFD">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="051382AC" w:rsidR="008832B6">
+        <w:rPr>
+          <w:rFonts w:cs="" w:cstheme="minorBidi"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="38"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Application Form</w:t>
       </w:r>
-      <w:r w:rsidR="000677AE" w:rsidRPr="00126FFD">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000677AE">
+        <w:rPr>
+          <w:rFonts w:cs="" w:cstheme="minorBidi"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="38"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> (full application)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D460DDF" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00126FFD" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00126FFD" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="5D460DDF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="638F1BBF" w14:textId="21CC33A4" w:rsidR="008832B6" w:rsidRPr="00126FFD" w:rsidRDefault="008832B6" w:rsidP="70329FB4">
-[...10 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+    <w:p w:rsidR="43AC493B" w:rsidP="051382AC" w:rsidRDefault="43AC493B" w14:paraId="2F05FE84" w14:textId="5177C793">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="051382AC" w:rsidR="43AC493B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00126FFD">
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please note, YOU WILL NOT BE ABLE TO UPLOAD THIS APPLICATION FORM - ALL APPLICATIONS MUST BE MADE USING THE ONLINE APPLICATION SYSTEM. This Word version can be used to develop your application offline and to share with your supervisors for feedback. You will be able to copy across from the Word version to the online application system (</w:t>
+      </w:r>
+      <w:hyperlink r:id="Ra57bcad5ce044c87">
+        <w:r w:rsidRPr="051382AC" w:rsidR="43AC493B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-            <w:iCs/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
             <w:color w:val="073B59"/>
-            <w:sz w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>SGSSS Apply</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00126FFD">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="051382AC" w:rsidR="43AC493B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="43AC493B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you have difficulties using our application portal, please contact as soon as possible at </w:t>
+      </w:r>
+      <w:hyperlink r:id="R30213149dff643ff">
+        <w:r w:rsidRPr="051382AC" w:rsidR="43AC493B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:color w:val="073B59"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>team@sgsss.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="051382AC" w:rsidR="43AC493B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="43AC493B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri Light" w:cs="Calibri Light"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="43AC493B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00126FFD" w:rsidR="008832B6" w:rsidP="051382AC" w:rsidRDefault="000A24A4" w14:paraId="04285245" w14:textId="7633601F">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000A24A4">
+        <w:rPr>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervisors can only </w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000A24A4">
+        <w:rPr>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000A24A4">
+        <w:rPr>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one application per supervisor-led competition – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="01606B5D">
+        <w:rPr>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000A24A4">
+        <w:rPr>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hat is, a supervisor may apply once to the Open Collaborative, the Skills Development Scotland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000A24A4">
+        <w:rPr>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Collaborative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00252D96">
+        <w:rPr>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000A24A4">
+        <w:rPr>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00126FFD">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the Steers Competition. Please note, the single application requirement applies to any position within a supervisory team – that is, an applicant cannot apply to a competition as first supervisor on one application and second (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000A24A4">
         <w:rPr>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>subsequent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000A24A4">
+        <w:rPr>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supervisor) on another application to the same competition.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="39F5F412">
+        <w:rPr>
           <w:color w:val="073B59"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="39F5F412">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="073B59"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Any application submitted to a supervisor-led competition must not be repurposed as a student-led application, with any applications to the Student-led Open Competition which are assessed to be resubmissions of a supervisor-led application being withdrawn from the competition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E8D96A" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="19E8D96A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14E981C4" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="002F6D49">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="002F6D49" w:rsidRDefault="008832B6" w14:paraId="14E981C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Applicant Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D23EFE7" w14:textId="49EDAA3C" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="5D23EFE7" w14:textId="49EDAA3C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please input your details below. The person submitting the application </w:t>
       </w:r>
-      <w:r w:rsidR="00073FD9" w:rsidRPr="00B007ED">
+      <w:r w:rsidRPr="00B007ED" w:rsidR="00073FD9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>should be the first s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>upervisor.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2344"/>
         <w:gridCol w:w="7574"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008832B6" w:rsidRPr="00B007ED" w14:paraId="50BC83DC" w14:textId="77777777" w:rsidTr="395C9B90">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidTr="395C9B90" w14:paraId="50BC83DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46B7577F" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="46B7577F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02A4702B" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="02A4702B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Please include title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7574" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="796FCA9B" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="796FCA9B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832B6" w:rsidRPr="00B007ED" w14:paraId="57BFF5C6" w14:textId="77777777" w:rsidTr="395C9B90">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidTr="395C9B90" w14:paraId="57BFF5C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B1B80E3" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="6B1B80E3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7574" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="192C68DF" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="192C68DF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832B6" w:rsidRPr="00B007ED" w14:paraId="6ED54D7A" w14:textId="77777777" w:rsidTr="395C9B90">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidTr="395C9B90" w14:paraId="6ED54D7A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A4480B2" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="18509F25">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="18509F25" w:rsidRDefault="008832B6" w14:paraId="7A4480B2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18509F25">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7574" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="310A2FB7" w14:textId="2E35DBE7" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="00622249" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="00000000" w14:paraId="310A2FB7" w14:textId="2E35DBE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Click here to select your HEI"/>
                 <w:tag w:val="Click here to select your HEI"/>
                 <w:id w:val="72864977"/>
                 <w:placeholder>
                   <w:docPart w:val="F34503A0DD60475DBDEA5B005108160B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
                   <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
                   <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
                   <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
                   <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
                   <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
                   <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
                   <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
                   <w:listItem w:displayText="University of Highlands &amp; Islands" w:value="University of Highlands &amp; Islands"/>
                   <w:listItem w:displayText="Scotland's Rural College (SRUC)" w:value="Scotland's Rural College (SRUC)"/>
                   <w:listItem w:displayText="University of St. Andrews" w:value="University of St. Andrews"/>
                   <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
                   <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
                   <w:listItem w:displayText="University West of Scotland" w:value="University West of Scotland"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E86AAD" w:rsidRPr="0012398C">
+                <w:r w:rsidRPr="0012398C" w:rsidR="00E86AAD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F421A4" w:rsidRPr="00B007ED" w14:paraId="687BEBF6" w14:textId="77777777" w:rsidTr="395C9B90">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00F421A4" w:rsidTr="395C9B90" w14:paraId="687BEBF6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9A3028" w14:textId="77777777" w:rsidR="00E56B46" w:rsidRPr="00E56B46" w:rsidRDefault="00E56B46" w:rsidP="00E56B46">
+          <w:p w:rsidRPr="00E56B46" w:rsidR="00E56B46" w:rsidP="00E56B46" w:rsidRDefault="00E56B46" w14:paraId="4D9A3028" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E56B46">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenge-Led Pathway: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07542653" w14:textId="611AD896" w:rsidR="00F421A4" w:rsidRPr="18509F25" w:rsidRDefault="00E56B46" w:rsidP="395C9B90">
+          <w:p w:rsidRPr="18509F25" w:rsidR="00F421A4" w:rsidP="395C9B90" w:rsidRDefault="00E56B46" w14:paraId="07542653" w14:textId="611AD896">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="395C9B90">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">For more on the challenges, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
+            <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="395C9B90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>visit here.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:alias w:val="Click here to select Challenge-Led Pathway"/>
             <w:tag w:val="Click here to select Challenge-Led Pathway"/>
             <w:id w:val="606391014"/>
             <w:placeholder>
               <w:docPart w:val="01BCB7976031414D8321D01C669EC34C"/>
             </w:placeholder>
             <w:comboBox>
               <w:listItem w:displayText="Communication, AI and New Technologies" w:value="Communication, AI and New Technologies"/>
               <w:listItem w:displayText="Enviornment, Migration and Demographic Change" w:value="Enviornment, Migration and Demographic Change"/>
               <w:listItem w:displayText="Governance and Institutions" w:value="Governance and Institutions"/>
               <w:listItem w:displayText="Health, Wellbeing and Communities" w:value="Health, Wellbeing and Communities"/>
               <w:listItem w:displayText="Securities: Justice, Economies, and Conflict" w:value="Securities: Justice, Economies, and Conflict"/>
               <w:listItem w:displayText="Social Inequalities" w:value="Social Inequalities"/>
             </w:comboBox>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7574" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="424EEA36" w14:textId="047A9593" w:rsidR="00F421A4" w:rsidRDefault="00F421A4" w:rsidP="00F421A4">
+              <w:p w:rsidR="00F421A4" w:rsidP="00F421A4" w:rsidRDefault="00F421A4" w14:paraId="424EEA36" w14:textId="047A9593">
                 <w:pPr>
                   <w:rPr>
                     <w:rStyle w:val="formtext"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F421A4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Click here to select Challenge-Led Pathway</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F421A4" w:rsidRPr="00B007ED" w14:paraId="1B9C8A2B" w14:textId="77777777" w:rsidTr="395C9B90">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00F421A4" w:rsidTr="395C9B90" w14:paraId="1B9C8A2B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="080A44E6" w14:textId="2BEADB80" w:rsidR="00F421A4" w:rsidRPr="00B007ED" w:rsidRDefault="00F421A4" w:rsidP="00F421A4">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00F421A4" w:rsidP="00F421A4" w:rsidRDefault="00F421A4" w14:paraId="080A44E6" w14:textId="2BEADB80">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="18509F25">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>REF Unit of Assessment (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="18509F25">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>UoA</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="18509F25">
               <w:rPr>
@@ -1000,908 +1046,942 @@
               <w:listItem w:displayText="C19 - Politics and International Studies " w:value="C19 - Politics and International Studies "/>
               <w:listItem w:displayText="C20 - Social Work and Social Policy" w:value="C20 - Social Work and Social Policy"/>
               <w:listItem w:displayText="C21 - Sociology" w:value="C21 - Sociology"/>
               <w:listItem w:displayText="C22 - Anthropology and Developmental Studies " w:value="C22 - Anthropology and Developmental Studies "/>
               <w:listItem w:displayText="C23 - Education" w:value="C23 - Education"/>
               <w:listItem w:displayText="C24 - Sport and Exercise Sciences, Leisure and Tourism" w:value="C24 - Sport and Exercise Sciences, Leisure and Tourism"/>
               <w:listItem w:displayText="D25 - Area Studies" w:value="D25 - Area Studies"/>
               <w:listItem w:displayText="D26 - Modern Languages and Linguistics " w:value="D26 - Modern Languages and Linguistics "/>
               <w:listItem w:displayText="D28 - History" w:value="D28 - History"/>
               <w:listItem w:displayText="D32 - Art and Design: History, Practice and Theory" w:value="D32 - Art and Design: History, Practice and Theory"/>
               <w:listItem w:displayText="D34 - Communication, Cultural and Media Studies, Library and Information Management" w:value="D34 - Communication, Cultural and Media Studies, Library and Information Management"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7574" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="0D01DD89" w14:textId="4440F11F" w:rsidR="00F421A4" w:rsidRPr="00B007ED" w:rsidRDefault="00E56B46" w:rsidP="00F421A4">
+              <w:p w:rsidRPr="00B007ED" w:rsidR="00F421A4" w:rsidP="00F421A4" w:rsidRDefault="00E56B46" w14:paraId="0D01DD89" w14:textId="4440F11F">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F4793">
                   <w:rPr>
                     <w:rStyle w:val="formtext"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to select REF Unit of Assessment</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F6D4C57" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="18509F25">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="18509F25" w:rsidRDefault="00815ABF" w14:paraId="5F6D4C57" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E47FF2A" w14:textId="77777777" w:rsidR="00274B77" w:rsidRPr="0093699B" w:rsidRDefault="00274B77" w:rsidP="00274B77">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="00522356" w:rsidP="00522356" w:rsidRDefault="00522356" w14:paraId="24F4C6A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>To be eligible to be first supervisor in any SGSSS competition, supervisors will    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B14C15A" w14:textId="77777777" w:rsidR="00274B77" w:rsidRPr="0093699B" w:rsidRDefault="00274B77" w:rsidP="00274B77">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="00522356" w:rsidP="00522356" w:rsidRDefault="00522356" w14:paraId="5D7516A2" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Meet any institutional requirements of first supervisors that are not covered below. Contact your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="0093699B">
+      <w:hyperlink w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="00263CDC">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-            <w:sz w:val="22"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
           </w:rPr>
           <w:t>HEI Admin lead</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0093699B">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t> for this information </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164A8465" w14:textId="77777777" w:rsidR="00274B77" w:rsidRPr="0093699B" w:rsidRDefault="00274B77" w:rsidP="00274B77">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="00522356" w:rsidP="00522356" w:rsidRDefault="00522356" w14:paraId="6FF22043" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Have undergone supervisor training within your institution within the last 5 years</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C5E358" w14:textId="77777777" w:rsidR="00274B77" w:rsidRPr="0093699B" w:rsidRDefault="00274B77" w:rsidP="00274B77">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="00522356" w:rsidP="00522356" w:rsidRDefault="00522356" w14:paraId="36CC9B42" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> and teaching or research only contract expected to last for the duration of the proposed PhD project</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+        </w:rPr>
+        <w:t>Hold a research and teaching or research only contract expected to last for the duration of the proposed PhD project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AF79D8" w14:textId="77777777" w:rsidR="00274B77" w:rsidRPr="0093699B" w:rsidRDefault="00274B77" w:rsidP="00274B77">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="00522356" w:rsidP="00522356" w:rsidRDefault="00522356" w14:paraId="626D02A0" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Work in a department/school/subject area that is administratively aligned to an eligible </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:hyperlink w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="00263CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          </w:rPr>
+          <w:t>Unit of Assessment (</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00263CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          </w:rPr>
+          <w:t>UoA</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00263CDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for your Higher Education Institution </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE202E5" w14:textId="77777777" w:rsidR="00274B77" w:rsidRPr="0093699B" w:rsidRDefault="00274B77" w:rsidP="00274B77">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="00522356" w:rsidP="00522356" w:rsidRDefault="00522356" w14:paraId="0B0A9131" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>Are a research active Social Scientist with output (papers and/or research funding) that is aligned to your unit of assessment  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28960A92" w14:textId="77777777" w:rsidR="00274B77" w:rsidRPr="0093699B" w:rsidRDefault="00274B77" w:rsidP="00274B77">
+    <w:p w:rsidRPr="00263CDC" w:rsidR="00522356" w:rsidP="00522356" w:rsidRDefault="00522356" w14:paraId="2F70A8D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="020101"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
         </w:rPr>
         <w:t>In order to audit supervisor eligibility, as part of the application process, we ask all first supervisors to provide details of a paper or funded research project that adopts a social science perspective. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2054CA" w14:textId="77777777" w:rsidR="00274B77" w:rsidRDefault="00274B77" w:rsidP="00274B77">
-[...1 lines deleted...]
-        <w:spacing w:line="254" w:lineRule="auto"/>
+    <w:p w:rsidR="00522356" w:rsidP="00522356" w:rsidRDefault="00522356" w14:paraId="100A281C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36618361" w14:textId="77777777" w:rsidR="00274B77" w:rsidRDefault="00274B77" w:rsidP="00274B77">
-[...1 lines deleted...]
-        <w:spacing w:line="254" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00263CDC" w:rsidR="00522356" w:rsidP="00522356" w:rsidRDefault="00522356" w14:paraId="70B17224" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For more on supervisor eligibility, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r>
+      <w:hyperlink w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="00263CDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
-            <w:sz w:val="22"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>visit our webpage.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00263CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D7AB1F" w14:textId="77777777" w:rsidR="00274B77" w:rsidRDefault="00274B77" w:rsidP="6810F10B">
+    <w:p w:rsidR="00522356" w:rsidP="6810F10B" w:rsidRDefault="00522356" w14:paraId="302EE065" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F54155B" w14:textId="10EFBAA3" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="3F54155B" w14:textId="4F6D53A6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidR="008832B6" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="008832B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Proposed Degree and Master’s Programmes</w:t>
       </w:r>
-      <w:r w:rsidR="008832B6" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="008832B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="7088"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008832B6" w:rsidRPr="00B007ED" w14:paraId="4E3924B4" w14:textId="77777777" w:rsidTr="008832B6">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidTr="008832B6" w14:paraId="4E3924B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17C42CD0" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="17C42CD0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>PhD De</w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:rPr>
               <w:t>gree Programme:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BF7D87D" w14:textId="410CBE0C" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="5BF7D87D" w14:textId="410CBE0C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00252D96" w:rsidRPr="00B007ED">
+            <w:r w:rsidRPr="00B007ED" w:rsidR="00252D96">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e.g.,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> PhD Sociology)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0141D972" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="0141D972" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="563FABE6" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="563FABE6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Availability of ESRC approved Master’s within Home Institution</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="153"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9918"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008832B6" w:rsidRPr="00B007ED" w14:paraId="53E43DE8" w14:textId="77777777" w:rsidTr="395C9B90">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidTr="395C9B90" w14:paraId="53E43DE8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63B28D51" w14:textId="4A8B196C" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="395C9B90">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="395C9B90" w:rsidRDefault="008832B6" w14:paraId="63B28D51" w14:textId="4A8B196C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="395C9B90">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please advise which </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
+            <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="395C9B90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>ESRC approved Master</w:t>
               </w:r>
-              <w:r w:rsidR="009B3358" w:rsidRPr="395C9B90">
+              <w:r w:rsidRPr="395C9B90" w:rsidR="009B3358">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>’</w:t>
               </w:r>
               <w:r w:rsidRPr="395C9B90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>s programme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="395C9B90">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> will be undertaken in the event of the successful student applicant requiring a 1+3</w:t>
             </w:r>
-            <w:r w:rsidR="00E56B46" w:rsidRPr="395C9B90">
+            <w:r w:rsidRPr="395C9B90" w:rsidR="00E56B46">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.5</w:t>
             </w:r>
             <w:r w:rsidRPr="395C9B90">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> award</w:t>
             </w:r>
-            <w:r w:rsidR="009B3358" w:rsidRPr="395C9B90">
+            <w:r w:rsidRPr="395C9B90" w:rsidR="009B3358">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ultimately decided by SGSSS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832B6" w:rsidRPr="00B007ED" w14:paraId="70DD8D1C" w14:textId="77777777" w:rsidTr="395C9B90">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidTr="395C9B90" w14:paraId="70DD8D1C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33B2FD6E" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="33B2FD6E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7627D32E" w14:textId="097A4B9A" w:rsidR="0084709E" w:rsidRPr="00B007ED" w:rsidRDefault="0084709E" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="0084709E" w:rsidP="00220F2C" w:rsidRDefault="0084709E" w14:paraId="7627D32E" w14:textId="097A4B9A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B9BB75C" w14:textId="37DDEE0B" w:rsidR="12A60439" w:rsidRDefault="12A60439" w:rsidP="395C9B90">
+    <w:p w:rsidR="12A60439" w:rsidP="395C9B90" w:rsidRDefault="12A60439" w14:paraId="1B9BB75C" w14:textId="37DDEE0B">
       <w:pPr>
         <w:spacing w:before="79" w:after="240"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Masters Arrangement Form </w:t>
       </w:r>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">is required when an institution does not have an ESRC approved Master’s </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in place (for the relevant pathway) for 1+3</w:t>
       </w:r>
-      <w:r w:rsidR="00E56B46" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="395C9B90" w:rsidR="00E56B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.5</w:t>
       </w:r>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> studentships, and as such the successful student would be required to undertake their Master’s training (if applicable) at an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="395C9B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>SGSSS partner institution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, where an appropriate ESRC approved Master’s </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently in place. To view a full list of the ESRC approved Master’s provisions at our SGSSS-DTP institutions, please click </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="395C9B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E8C7C5" w14:textId="45940505" w:rsidR="12A60439" w:rsidRDefault="12A60439" w:rsidP="18509F25">
+    <w:p w:rsidR="12A60439" w:rsidP="18509F25" w:rsidRDefault="12A60439" w14:paraId="75E8C7C5" w14:textId="45940505">
       <w:pPr>
         <w:spacing w:before="79" w:after="240"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="18509F25">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that students commencing an SGSSS funded PhD from October 2025 onward who need to undertake a Master’s </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="18509F25">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="18509F25">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be expected to do so at their home institution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4153D08A" w14:textId="5C5E57DB" w:rsidR="18509F25" w:rsidRDefault="18509F25" w:rsidP="18509F25">
+    <w:p w:rsidR="18509F25" w:rsidP="18509F25" w:rsidRDefault="18509F25" w14:paraId="4153D08A" w14:textId="5C5E57DB">
       <w:pPr>
         <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E12A7CC" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="5E12A7CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="13"/>
         <w:ind w:right="38"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please indicate if this applies to your application:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -1927,2240 +2007,2332 @@
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1164319745"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B007ED">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="294343915"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B007ED">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBC1441" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="0CBC1441" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2661BE9B" w14:textId="64C6C04E" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="2661BE9B" w14:textId="64C6C04E">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, please tick to conﬁrm you will upload, as part of your application, a completed </w:t>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A8228A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Masters Arrangement Form</w:t>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, as detailed above </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="A8228A"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="487757267"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B007ED">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
               <w:color w:val="A8228A"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0205254F" w14:textId="61686DE3" w:rsidR="002F6D49" w:rsidRPr="00B007ED" w:rsidRDefault="002F6D49" w:rsidP="003A6BC8">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="002F6D49" w:rsidP="003A6BC8" w:rsidRDefault="002F6D49" w14:paraId="0205254F" w14:textId="61686DE3">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E4C963F" w14:textId="77777777" w:rsidR="003A6BC8" w:rsidRPr="00B007ED" w:rsidRDefault="003A6BC8" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="003A6BC8" w:rsidP="6810F10B" w:rsidRDefault="003A6BC8" w14:paraId="7E4C963F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DBC2DDF" w14:textId="197CB44A" w:rsidR="003A6BC8" w:rsidRPr="00B007ED" w:rsidRDefault="12DDBBAE" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="003A6BC8" w:rsidP="6810F10B" w:rsidRDefault="12DDBBAE" w14:paraId="2DBC2DDF" w14:textId="197CB44A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="003A6BC8" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="003A6BC8">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Funding Arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27389FCD" w14:textId="3F537B9A" w:rsidR="003A6BC8" w:rsidRPr="00B007ED" w:rsidRDefault="003A6BC8" w:rsidP="395C9B90">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="003A6BC8" w:rsidP="395C9B90" w:rsidRDefault="003A6BC8" w14:paraId="27389FCD" w14:textId="3F537B9A">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As per the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="395C9B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>competition guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, all </w:t>
       </w:r>
-      <w:r w:rsidR="005246A6" w:rsidRPr="395C9B90">
+      <w:r w:rsidRPr="395C9B90" w:rsidR="005246A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>steers</w:t>
       </w:r>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stude</w:t>
       </w:r>
-      <w:r w:rsidR="005246A6" w:rsidRPr="395C9B90">
+      <w:r w:rsidRPr="395C9B90" w:rsidR="005246A6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ntships are co-funded by SGSSS and the host institution</w:t>
       </w:r>
       <w:r w:rsidRPr="395C9B90">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, as per the below split:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42574281" w14:textId="2137208B" w:rsidR="003A6BC8" w:rsidRPr="00B007ED" w:rsidRDefault="005246A6" w:rsidP="003A6BC8">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="003A6BC8" w:rsidP="003A6BC8" w:rsidRDefault="005246A6" w14:paraId="42574281" w14:textId="2137208B">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>SGSSS: 67%; HEI: 33%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A5C345" w14:textId="77777777" w:rsidR="003A6BC8" w:rsidRPr="00B007ED" w:rsidRDefault="003A6BC8" w:rsidP="003A6BC8">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="003A6BC8" w:rsidP="003A6BC8" w:rsidRDefault="003A6BC8" w14:paraId="31A5C345" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160" w:after="160"/>
         <w:ind w:left="0" w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As part of your </w:t>
-[...19 lines deleted...]
-      <w:hyperlink r:id="rId20" w:history="1">
+        <w:t xml:space="preserve">As part of your application you will be asked to upload confirmation (email or letter) from your </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r w:rsidRPr="00B007ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>SGSSS Deans Group Representative</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirming that your institution will cover the required share of costs associated with this studentship (if successful), as per the above. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F40FB78" w14:textId="77777777" w:rsidR="003A6BC8" w:rsidRPr="00B007ED" w:rsidRDefault="003A6BC8" w:rsidP="003A6BC8">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="003A6BC8" w:rsidP="003A6BC8" w:rsidRDefault="003A6BC8" w14:paraId="3F40FB78" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A8228A"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please tick to conﬁrm you will upload, as part of your application, funding conﬁrmation (email or letter) from your Deans Group Representative, as detailed above </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="A8228A"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="155961639"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B007ED">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
               <w:color w:val="A8228A"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="36DE0B0A" w14:textId="77777777" w:rsidR="002F6D49" w:rsidRPr="00B007ED" w:rsidRDefault="002F6D49" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="002F6D49" w:rsidP="00220F2C" w:rsidRDefault="002F6D49" w14:paraId="36DE0B0A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EDA149B" w14:textId="182E0C04" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="0EDA149B" w14:textId="182E0C04">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F553F0C" w14:textId="199A8462" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="57650521" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="6810F10B" w:rsidRDefault="57650521" w14:paraId="5F553F0C" w14:textId="199A8462">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidR="00815ABF" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="00815ABF">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  Project Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9830" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2261"/>
         <w:gridCol w:w="7569"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815ABF" w:rsidRPr="00B007ED" w14:paraId="1E1CEA87" w14:textId="77777777" w:rsidTr="00BF3C6D">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidTr="00BF3C6D" w14:paraId="1E1CEA87" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="646086CC" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="646086CC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Proposed project title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7569" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66203F56" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="66203F56" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E2AB069" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="7E2AB069" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46BEBB1C" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="46BEBB1C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="565E1036" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="565E1036" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9821" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9821"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008832B6" w:rsidRPr="00B007ED" w14:paraId="56A25BF8" w14:textId="77777777" w:rsidTr="71993EB4">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidTr="051382AC" w14:paraId="56A25BF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9821" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="71A0D948" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="71A0D948" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of application: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42BC8E0D" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="5BB0499F" w14:textId="501B2740">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="051382AC" w:rsidR="008832B6">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">Please tick all that apply. Please note that for Stage 1 you may have applied for more than one steer. At Stage 2, you should only select those steers for which you have been shortlisted. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="051382AC" w:rsidRDefault="008832B6" w14:paraId="42BC8E0D" w14:textId="71A15A2D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Please tick all that apply. Please note that for Stage 1 you may have applied for more than one steer. At Stage 2, you should only select those steers for which you have been shortlisted. </w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="051382AC" w:rsidR="07C34E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We do not welcome speculative applications to more than one steer and that fit to steer must be carefully justified. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008832B6" w:rsidRPr="00B007ED" w14:paraId="2F53D98F" w14:textId="77777777" w:rsidTr="71993EB4">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidTr="051382AC" w14:paraId="2F53D98F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9821" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAF0B5E" w14:textId="17B194FD" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="71993EB4">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="71993EB4" w:rsidRDefault="008832B6" w14:paraId="2DAF0B5E" w14:textId="17B194FD">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">AQM </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1862006224"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B007ED">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="659EE61F" w:rsidRPr="00B007ED">
+            <w:r w:rsidRPr="00B007ED" w:rsidR="659EE61F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Datasets </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1845854368"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B007ED">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="659EE61F" w:rsidRPr="00B007ED">
+            <w:r w:rsidRPr="00B007ED" w:rsidR="659EE61F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-474985919"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B007ED">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F0C53" w:rsidRPr="00B007ED" w14:paraId="28910060" w14:textId="77777777" w:rsidTr="009F0C53">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="009F0C53" w:rsidTr="051382AC" w14:paraId="28910060" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9821" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68894D36" w14:textId="77777777" w:rsidR="009F0C53" w:rsidRDefault="009F0C53" w:rsidP="009F0C53">
+          <w:p w:rsidR="009F0C53" w:rsidP="009F0C53" w:rsidRDefault="009F0C53" w14:paraId="68894D36" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Research Council(s):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B6FBC21" w14:textId="73B1013C" w:rsidR="009F0C53" w:rsidRPr="009F0C53" w:rsidRDefault="009F0C53" w:rsidP="009F0C53">
+          <w:p w:rsidRPr="009F0C53" w:rsidR="009F0C53" w:rsidP="009F0C53" w:rsidRDefault="009F0C53" w14:paraId="1B6FBC21" w14:textId="73B1013C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0C53">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If Interdisciplinary, please advise which other Research Council(s) this project will span</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F0C53" w:rsidRPr="00B007ED" w14:paraId="36546F05" w14:textId="77777777" w:rsidTr="009F0C53">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="009F0C53" w:rsidTr="051382AC" w14:paraId="36546F05" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9821" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEB8B87" w14:textId="77777777" w:rsidR="009F0C53" w:rsidRPr="00B007ED" w:rsidRDefault="009F0C53" w:rsidP="009F0C53">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="009F0C53" w:rsidP="009F0C53" w:rsidRDefault="009F0C53" w14:paraId="1BEB8B87" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3ECE1692" w14:textId="77777777" w:rsidR="00B556C4" w:rsidRPr="00B007ED" w:rsidRDefault="00B556C4" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidP="00220F2C" w:rsidRDefault="00B556C4" w14:paraId="3ECE1692" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9813" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8512"/>
         <w:gridCol w:w="1301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B556C4" w:rsidRPr="00B007ED" w14:paraId="44E7BB13" w14:textId="77777777" w:rsidTr="00B556C4">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidTr="00B556C4" w14:paraId="44E7BB13" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8512" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0344ADCB" w14:textId="77777777" w:rsidR="00B556C4" w:rsidRPr="00B007ED" w:rsidRDefault="00B556C4" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidP="00220F2C" w:rsidRDefault="00B556C4" w14:paraId="0344ADCB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Have you submitted this proposal or a similar proposal in previous years to SGSSS?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CCBF48C" w14:textId="77777777" w:rsidR="00B556C4" w:rsidRPr="00B007ED" w:rsidRDefault="00B556C4" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidP="00220F2C" w:rsidRDefault="00B556C4" w14:paraId="7CCBF48C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If yes, please summarise the changes to the previous proposal below</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37719AB8" w14:textId="77777777" w:rsidR="00B556C4" w:rsidRPr="00B007ED" w:rsidRDefault="00B556C4" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidP="00220F2C" w:rsidRDefault="00B556C4" w14:paraId="37719AB8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00B007ED">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1258831468"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B007ED">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1C4958FE" w14:textId="77777777" w:rsidR="00B556C4" w:rsidRPr="00B007ED" w:rsidRDefault="00B556C4" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidP="00220F2C" w:rsidRDefault="00B556C4" w14:paraId="1C4958FE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="C909A0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00B007ED">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1304223509"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B007ED">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B556C4" w:rsidRPr="00B007ED" w14:paraId="7929FD9B" w14:textId="77777777" w:rsidTr="00090888">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidTr="00090888" w14:paraId="7929FD9B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9813" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0900A797" w14:textId="77777777" w:rsidR="00B556C4" w:rsidRPr="00B007ED" w:rsidRDefault="00B556C4" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidP="00220F2C" w:rsidRDefault="00B556C4" w14:paraId="0900A797" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AF31486" w14:textId="77777777" w:rsidR="008832B6" w:rsidRPr="00B007ED" w:rsidRDefault="008832B6" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="008832B6" w:rsidP="00220F2C" w:rsidRDefault="008832B6" w14:paraId="5AF31486" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-36"/>
         <w:tblW w:w="9842" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9842"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B556C4" w:rsidRPr="00B007ED" w14:paraId="544C067F" w14:textId="77777777" w:rsidTr="00BF3C6D">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidTr="00BF3C6D" w14:paraId="544C067F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A674434" w14:textId="77777777" w:rsidR="00B556C4" w:rsidRPr="00B007ED" w:rsidRDefault="00B556C4" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidP="00220F2C" w:rsidRDefault="00B556C4" w14:paraId="3A674434" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26B04B78" w14:textId="77777777" w:rsidR="00B556C4" w:rsidRPr="00B007ED" w:rsidRDefault="00B556C4" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidP="00220F2C" w:rsidRDefault="00B556C4" w14:paraId="26B04B78" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please summarise the project in under 300 words</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B556C4" w:rsidRPr="00B007ED" w14:paraId="7B4E9B5C" w14:textId="77777777" w:rsidTr="00090888">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidTr="00090888" w14:paraId="7B4E9B5C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="4007"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03A2100E" w14:textId="77777777" w:rsidR="00B556C4" w:rsidRPr="00B007ED" w:rsidRDefault="00B556C4" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidP="00220F2C" w:rsidRDefault="00B556C4" w14:paraId="03A2100E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9821" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9821"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815ABF" w:rsidRPr="00B007ED" w14:paraId="3EF786E9" w14:textId="77777777" w:rsidTr="18509F25">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidTr="18509F25" w14:paraId="3EF786E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="938"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9821" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="11AB140F" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="11AB140F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Impact summary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B2D2BD5" w14:textId="4C374AE7" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="18509F25">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="18509F25" w:rsidRDefault="00815ABF" w14:paraId="6B2D2BD5" w14:textId="4C374AE7">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18509F25">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please provide a</w:t>
             </w:r>
-            <w:r w:rsidR="02B54503" w:rsidRPr="18509F25">
+            <w:r w:rsidRPr="18509F25" w:rsidR="02B54503">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n impact</w:t>
             </w:r>
             <w:r w:rsidRPr="18509F25">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> summary of 250 words or </w:t>
             </w:r>
-            <w:r w:rsidR="25483C0E" w:rsidRPr="18509F25">
+            <w:r w:rsidRPr="18509F25" w:rsidR="25483C0E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>less,</w:t>
             </w:r>
             <w:r w:rsidRPr="18509F25">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> incorporating why this proposal is of societal and/or disciplinary value.</w:t>
             </w:r>
-            <w:r w:rsidR="4F6584ED" w:rsidRPr="18509F25">
+            <w:r w:rsidRPr="18509F25" w:rsidR="4F6584ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815ABF" w:rsidRPr="00B007ED" w14:paraId="3A36D7F6" w14:textId="77777777" w:rsidTr="18509F25">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidTr="18509F25" w14:paraId="3A36D7F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="4291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38FF6E4A" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="38FF6E4A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6507D25B" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="6507D25B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="781DCCAA" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="781DCCAA" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A418D45" w14:textId="446A3E17" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="2E2D73DA" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="6810F10B" w:rsidRDefault="2E2D73DA" w14:paraId="2A418D45" w14:textId="446A3E17">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidR="00815ABF" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="00815ABF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ESRC Steers</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B556C4" w:rsidRPr="00B007ED" w14:paraId="4A04DC71" w14:textId="77777777" w:rsidTr="395C9B90">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidTr="395C9B90" w14:paraId="4A04DC71" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="142"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74199B2D" w14:textId="77777777" w:rsidR="000A19E9" w:rsidRPr="00F452DE" w:rsidRDefault="000A19E9" w:rsidP="000A19E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="000A19E9" w:rsidP="000A19E9" w:rsidRDefault="000A19E9" w14:paraId="74199B2D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30B83102">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>How this Project fits with AQM and/or Datasets and/or Interdisciplinary Steer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1562F56D" w14:textId="77777777" w:rsidR="000A19E9" w:rsidRPr="00F452DE" w:rsidRDefault="000A19E9" w:rsidP="000A19E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="000A19E9" w:rsidP="000A19E9" w:rsidRDefault="000A19E9" w14:paraId="1562F56D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">In no more than 250 words (per steer) and using the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21">
+            <w:hyperlink r:id="rId26">
               <w:r w:rsidRPr="008765F5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>ESRC Guidance on Steers and Targets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008765F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> please </w:t>
             </w:r>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">describe how the proposed approach and supervisory team meet the relevant steer(s) to which you are applying to (a separate statement needs to be completed for each relevant steer). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="106E159E" w14:textId="77777777" w:rsidR="000A19E9" w:rsidRPr="00F452DE" w:rsidRDefault="000A19E9" w:rsidP="000A19E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="000A19E9" w:rsidP="000A19E9" w:rsidRDefault="000A19E9" w14:paraId="106E159E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Please specify which research council(s) the proposal spans in addition to the ESRC.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A3FF8A8" w14:textId="77777777" w:rsidR="000A19E9" w:rsidRPr="00F452DE" w:rsidRDefault="000A19E9" w:rsidP="000A19E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="000A19E9" w:rsidP="000A19E9" w:rsidRDefault="000A19E9" w14:paraId="6A3FF8A8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Datasets:</w:t>
             </w:r>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please specify the exact dataset(s) you propose to use.</w:t>
             </w:r>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:color w:val="FF1A26"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">In addition to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22">
+            <w:hyperlink r:id="rId27">
               <w:r w:rsidRPr="008765F5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorBidi"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>ESRC Guidance on Steers and Targets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>criteria,</w:t>
             </w:r>
             <w:r w:rsidRPr="104F3ECB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> where applications involve the use of datasets created through their own research, you should evidence that:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33332FF4" w14:textId="77777777" w:rsidR="000A19E9" w:rsidRPr="00F452DE" w:rsidRDefault="000A19E9" w:rsidP="000A19E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="000A19E9" w:rsidP="000A19E9" w:rsidRDefault="000A19E9" w14:paraId="33332FF4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>The primary project funding period has ended;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DC38532" w14:textId="77777777" w:rsidR="000A19E9" w:rsidRPr="00F452DE" w:rsidRDefault="000A19E9" w:rsidP="000A19E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="000A19E9" w:rsidP="000A19E9" w:rsidRDefault="000A19E9" w14:paraId="4DC38532" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>At least one publication deriving from the funded project has appeared in a peer-reviewed journal; and,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60D9BC08" w14:textId="77777777" w:rsidR="000A19E9" w:rsidRPr="00F452DE" w:rsidRDefault="000A19E9" w:rsidP="000A19E9">
+          <w:p w:rsidRPr="00F452DE" w:rsidR="000A19E9" w:rsidP="000A19E9" w:rsidRDefault="000A19E9" w14:paraId="60D9BC08" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>The project through which the dataset has been generated has been externally funded and awarded through a peer-review process.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="054F3084" w14:textId="1C0F7C30" w:rsidR="004F7A6C" w:rsidRPr="00B007ED" w:rsidRDefault="000A19E9" w:rsidP="000A19E9">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="004F7A6C" w:rsidP="000A19E9" w:rsidRDefault="000A19E9" w14:paraId="054F3084" w14:textId="1C0F7C30">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>AQM:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F452DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Since 2019, there has been NO enhanced stipend for AQM awards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B556C4" w:rsidRPr="00B007ED" w14:paraId="3B90E21C" w14:textId="77777777" w:rsidTr="395C9B90">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidTr="395C9B90" w14:paraId="3B90E21C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="7708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3789C680" w14:textId="77777777" w:rsidR="00B556C4" w:rsidRPr="00B007ED" w:rsidRDefault="00B556C4" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00B556C4" w:rsidP="00220F2C" w:rsidRDefault="00B556C4" w14:paraId="3789C680" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="403F1C32" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="403F1C32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502983B4" w14:textId="05F1F52D" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="003A6BC8">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="003A6BC8" w:rsidRDefault="00815ABF" w14:paraId="502983B4" w14:textId="05F1F52D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fe</w:t>
       </w:r>
-      <w:r w:rsidR="003D353D" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="003D353D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>asibility of P</w:t>
       </w:r>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">roject within ESRC </w:t>
       </w:r>
-      <w:r w:rsidR="003D353D" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="003D353D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PhD Funding Time C</w:t>
       </w:r>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>onstraints</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EA12AB" w14:textId="77777777" w:rsidR="000D793D" w:rsidRDefault="000D793D" w:rsidP="3FBBF2D4">
+    <w:p w:rsidR="000D793D" w:rsidP="6E88F9D8" w:rsidRDefault="000D793D" w14:paraId="70EA12AB" w14:textId="0DCDE147">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="26"/>
-[...6 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000D793D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that attention to feasibility of research proposal to be completed within the funded PhD is exceptionally important since the ESRC have announced that the thesis-pending or ‘writing-up’ year will no longer be acceptable – </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="051382AC" w:rsidR="31125254">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000D793D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000D793D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="FF0000"/>
-          <w:szCs w:val="26"/>
-[...1 lines deleted...]
-        <w:t>, submission within a fourth unfunded year will be counted as a late submission). The research of the PhD must be done in 3 years (or part-time equivalent). ESRC provide an additional 0.5 years but this is not for PhD research it comprises research in practice (+ training) and new skills that ESRC wish PhD students to be exposed to.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">, submission </w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="7ADD1F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>outside the funded period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000D793D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be counted as a late submission). The research of the PhD must be done in 3 years (or part-time equivalent). ESRC provide an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000D793D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000D793D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0.5 years</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="110B1E87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="110B1E87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000D793D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but this is not for PhD research it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000D793D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>comprises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="000D793D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research in practice (+ training) and new skills that ESRC wish PhD students to be exposed to.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AE6C8D" w14:textId="70E9832A" w:rsidR="00815ABF" w:rsidRPr="0067296B" w:rsidRDefault="00815ABF" w:rsidP="3FBBF2D4">
+    <w:p w:rsidRPr="0067296B" w:rsidR="00815ABF" w:rsidP="3FBBF2D4" w:rsidRDefault="00815ABF" w14:paraId="63AE6C8D" w14:textId="70E9832A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3339C8DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please comment on the feasibility of the proposal being implemented within the </w:t>
       </w:r>
-      <w:r w:rsidR="4917DABE" w:rsidRPr="3339C8DA">
+      <w:r w:rsidRPr="3339C8DA" w:rsidR="4917DABE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>funded period</w:t>
       </w:r>
       <w:r w:rsidRPr="3339C8DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>. You may wish to reflect on the implications of acquiring specialist training, working across disciplines and on access to data (max 250 words).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35874719" w14:textId="2B8CFE70" w:rsidR="00815ABF" w:rsidRPr="0067296B" w:rsidRDefault="00815ABF" w:rsidP="009A50E3">
+    <w:p w:rsidRPr="0067296B" w:rsidR="00815ABF" w:rsidP="009A50E3" w:rsidRDefault="00815ABF" w14:paraId="35874719" w14:textId="2B8CFE70">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067296B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are applying for a </w:t>
       </w:r>
       <w:r w:rsidRPr="0067296B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Datasets</w:t>
       </w:r>
       <w:r w:rsidRPr="0067296B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> award</w:t>
       </w:r>
-      <w:r w:rsidR="00220F2C" w:rsidRPr="0067296B">
+      <w:r w:rsidRPr="0067296B" w:rsidR="00220F2C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, please confirm yo</w:t>
       </w:r>
       <w:r w:rsidRPr="0067296B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u are confident that the necessary data as outlined in the proposal will be available to the student in a timely fashion AND where there are costs associated with accessing the data (including required specialist subsets), how these costs will be met.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BF56D0" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="21BF56D0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815ABF" w:rsidRPr="00B007ED" w14:paraId="013C16F2" w14:textId="77777777" w:rsidTr="002F6D49">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidTr="002F6D49" w14:paraId="013C16F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="5242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D64DB40" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="5D64DB40" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7948FC94" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="7948FC94" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="000EC297" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="000EC297" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514BCD6E" w14:textId="12239E6B" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="2891911B" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="6810F10B" w:rsidRDefault="2891911B" w14:paraId="514BCD6E" w14:textId="12239E6B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
-      <w:r w:rsidR="00815ABF" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="00815ABF">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Re</w:t>
       </w:r>
-      <w:r w:rsidR="00815ABF" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="00815ABF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">search Proposal and Case for Support </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6414E61A" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="0067296B" w:rsidRDefault="00815ABF" w:rsidP="0045191D">
+    <w:p w:rsidRPr="0067296B" w:rsidR="00815ABF" w:rsidP="0045191D" w:rsidRDefault="00815ABF" w14:paraId="6414E61A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067296B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The case for support should be a maximum of 2,250 words (not including references, which are to be uploaded separately at submission) and </w:t>
       </w:r>
       <w:r w:rsidRPr="0067296B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MUST</w:t>
       </w:r>
       <w:r w:rsidRPr="0067296B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CC6590" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="0067296B" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="0067296B" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="10CC6590" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="530"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067296B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Overview and rationale for project, aims, research questions and methodologies/methods/techniques employed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C61114B" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="0067296B" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="0067296B" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="0C61114B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="530"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067296B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Anticipated project outcomes in terms of research output and likely impacts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E124C5" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="0067296B" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="0067296B" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="02E124C5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="530"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067296B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Timetable (ensuring that the proposal is feasible within a 3-year funded PhD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124C47BA" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="0067296B" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="0067296B" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="124C47BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="530"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067296B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Knowledge exchange activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136859DB" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="0067296B" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="0067296B" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="136859DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="530"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067296B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Any plans for dissemination of research outputs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254BE247" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="0067296B" w:rsidRDefault="00815ABF" w:rsidP="3339C8DA">
+    <w:p w:rsidRPr="0067296B" w:rsidR="00815ABF" w:rsidP="3339C8DA" w:rsidRDefault="00815ABF" w14:paraId="254BE247" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="12"/>
         <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3339C8DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ethical issues associated with this proposal (including those that may impact on formal ethics committee approval </w:t>
       </w:r>
       <w:r w:rsidRPr="3339C8DA">
         <w:rPr>
@@ -4168,1400 +4340,1423 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="3339C8DA">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3339C8DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>those requiring ongoing consideration in the field/during analysis) and proposed actions to mitigate these</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B348EB7" w14:textId="5F15BC84" w:rsidR="00815ABF" w:rsidRPr="0067296B" w:rsidRDefault="00815ABF" w:rsidP="3339C8DA">
+    <w:p w:rsidRPr="0067296B" w:rsidR="00815ABF" w:rsidP="3339C8DA" w:rsidRDefault="00815ABF" w14:paraId="6B348EB7" w14:textId="5F15BC84">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3339C8DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Supervision and fit with project and steers and proposed training arrangements (please make reference to experience of supervisors including in methods training, combination of supervisory skills, research environment </w:t>
       </w:r>
-      <w:r w:rsidR="00180F6A" w:rsidRPr="3339C8DA">
+      <w:r w:rsidRPr="3339C8DA" w:rsidR="00180F6A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="3339C8DA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> how the research fits within the HEI and School, and how the training needs will be met)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A53E2E9" w14:textId="2C9904D7" w:rsidR="00815ABF" w:rsidRPr="0067296B" w:rsidRDefault="00815ABF" w:rsidP="395C9B90">
+    <w:p w:rsidRPr="0067296B" w:rsidR="00815ABF" w:rsidP="051382AC" w:rsidRDefault="00815ABF" w14:paraId="5A53E2E9" w14:textId="5C702CBF">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00815ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidR="00AF5B78" w:rsidRPr="395C9B90">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please consult the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00815ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rdc92e3aea07447c9">
+        <w:r w:rsidRPr="051382AC" w:rsidR="00AF5B78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>competition g</w:t>
         </w:r>
-        <w:r w:rsidRPr="395C9B90">
+        <w:r w:rsidRPr="051382AC" w:rsidR="00815ABF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>uidance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00815ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00815ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which contains the 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00522356">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00126A85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00893077" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00522356">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00815ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marking Framework (pages 1</w:t>
       </w:r>
-      <w:r w:rsidR="00252D96" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00252D96">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00815ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to 1</w:t>
       </w:r>
-      <w:r w:rsidR="00252D96" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00252D96">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="051382AC" w:rsidR="00815ABF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>), before you complete this section.</w:t>
       </w:r>
-      <w:r w:rsidRPr="395C9B90">
+      <w:r w:rsidRPr="051382AC" w:rsidR="00815ABF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F34FC27" w14:textId="19F3C190" w:rsidR="00815ABF" w:rsidRPr="00C358B6" w:rsidRDefault="00815ABF" w:rsidP="0045191D">
+    <w:p w:rsidRPr="00C358B6" w:rsidR="00815ABF" w:rsidP="0045191D" w:rsidRDefault="00815ABF" w14:paraId="5F34FC27" w14:textId="19F3C190">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C358B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please Note: When assessing applications, equal weight will be given to the research proposal and the supervisory team/research environment; </w:t>
       </w:r>
-      <w:r w:rsidR="00E0542A" w:rsidRPr="00C358B6">
+      <w:r w:rsidRPr="00C358B6" w:rsidR="00E0542A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>both</w:t>
       </w:r>
       <w:r w:rsidRPr="00C358B6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="A8228A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> must demonstrably fit the steer(s).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815ABF" w:rsidRPr="00B007ED" w14:paraId="5F1FA108" w14:textId="77777777" w:rsidTr="00BF3C6D">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidTr="00BF3C6D" w14:paraId="5F1FA108" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBA5982" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="0EBA5982" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E0894F0" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="1E0894F0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A468451" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="4A468451" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E4EFC0F" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="0E4EFC0F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07287CC1" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="07287CC1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3746BF85" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="3746BF85" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="302E2F21" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="302E2F21" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76D2C859" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="76D2C859" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F5CE37D" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="0F5CE37D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="798FEE46" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="798FEE46" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21B4F8A8" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="21B4F8A8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36B3F702" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="36B3F702" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3117E77C" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="3117E77C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D185F21" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="7D185F21" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B066216" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="2B066216" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EEDAB74" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="2EEDAB74" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6ED7433A" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="6ED7433A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="533AE9DA" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="533AE9DA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="162A2BB0" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="162A2BB0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6ADAAA18" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="6ADAAA18" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61BC4C88" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="61BC4C88" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FD0FA51" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="0FD0FA51" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B71A52B" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="5B71A52B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DA46BA" w14:textId="77F408C5" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="31DA46BA" w14:textId="77F408C5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:r w:rsidR="07631DD0" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="07631DD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Risk </w:t>
       </w:r>
-      <w:r w:rsidR="00815ABF" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="00815ABF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD81AD3" w14:textId="14162AC9" w:rsidR="00815ABF" w:rsidRPr="0067296B" w:rsidRDefault="00C86843" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="0067296B" w:rsidR="00815ABF" w:rsidP="6810F10B" w:rsidRDefault="00C86843" w14:paraId="1DD81AD3" w14:textId="14162AC9">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3339C8DA">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please indicate the aspects of your proposal that may be at risk of non-implementation. Indicate the likelihood of such risks and the approaches that you will take to manage such risks in order to ensure that timely completion of your studentship </w:t>
       </w:r>
-      <w:r w:rsidR="3152153C" w:rsidRPr="3339C8DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="3339C8DA" w:rsidR="3152153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>within the funded period</w:t>
       </w:r>
-      <w:r w:rsidR="3152153C" w:rsidRPr="3339C8DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="3339C8DA" w:rsidR="3152153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3339C8DA">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>is not compromised (250 words max).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815ABF" w:rsidRPr="00B007ED" w14:paraId="6FC585AE" w14:textId="77777777" w:rsidTr="00BF3C6D">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidTr="00BF3C6D" w14:paraId="6FC585AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="4247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0689CE8C" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="0689CE8C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07A66697" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="6810F10B" w:rsidRDefault="00815ABF" w14:paraId="07A66697" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52B40534" w14:textId="6B81E6A4" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
+    <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="52B40534" w14:textId="6B81E6A4">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15BA646F" w14:textId="0A8E7F83" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="15BA646F" w14:textId="0A8E7F83">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C97A3B" w14:textId="4DD5E5E9" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="06876FB9" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="6810F10B" w:rsidRDefault="06876FB9" w14:paraId="23C97A3B" w14:textId="4DD5E5E9">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="2997AE64" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="2997AE64">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00815ABF" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="00815ABF">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Supervisory Experience and Training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E33C55D" w14:textId="77777777" w:rsidR="00B72EFA" w:rsidRDefault="00B72EFA" w:rsidP="00B72EFA">
+    <w:p w:rsidR="00B72EFA" w:rsidP="00B72EFA" w:rsidRDefault="00B72EFA" w14:paraId="6E33C55D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>The ESRC will audit SGSSS to check that all first supervisors are research active social scientists within a Unit of Assessment for which an institution has eligibility. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53278050" w14:textId="77777777" w:rsidR="00B72EFA" w:rsidRDefault="00B72EFA" w:rsidP="00B72EFA">
+    <w:p w:rsidR="00B72EFA" w:rsidP="00B72EFA" w:rsidRDefault="00B72EFA" w14:paraId="53278050" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The eligibility questions (see Apply, and our webpage, for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>full list of questions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>) allow us to determine eligibility and SGSSS will audit the information provided carefully. We will remove an application if criteria are not met. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D725CE6" w14:textId="77777777" w:rsidR="00B72EFA" w:rsidRDefault="00B72EFA" w:rsidP="00B72EFA">
+    <w:p w:rsidR="00B72EFA" w:rsidP="00B72EFA" w:rsidRDefault="00B72EFA" w14:paraId="2D725CE6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Note a second supervisor need not meet our full criteria assuming the first supervisor does. Second supervisors may work within any of the SGSSS 16 partner HEIs. You can find full information about our partner universities online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="231F20"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans Condensed Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Open Sans Condensed Light" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1762A33F" w14:textId="4D81116A" w:rsidR="00B72EFA" w:rsidRDefault="00B72EFA" w:rsidP="00B72EFA">
+    <w:p w:rsidR="00B72EFA" w:rsidP="00B72EFA" w:rsidRDefault="00B72EFA" w14:paraId="1762A33F" w14:textId="4D81116A">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Within SGSSS Apply, first supervisors were prompted to answer these questions at Stage 1 and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72EFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">do not need to answer them again at Stage 2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>team@sgsss.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for any questions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD817A6" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="5C133B18">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="5C133B18" w:rsidRDefault="00670A09" w14:paraId="3AD817A6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F101A18" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="0F101A18" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>First Supervisor Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="4991DB34" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="4991DB34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77C5B593" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="77C5B593" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76D3C4B5" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="76D3C4B5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Please include title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="352E3AC8" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="352E3AC8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="70401103" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="70401103" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B933DD7" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="7B933DD7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AB86D25" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="5AB86D25" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="33F3C5B3" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="33F3C5B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64D9817F" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="64D9817F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formtext"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1602304230"/>
             <w:placeholder>
               <w:docPart w:val="022EC75EA1284C3A9D6192CA0235D193"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
               <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
               <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
               <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
               <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
               <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
               <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
               <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
               <w:listItem w:displayText="University of the Highlands and Islands" w:value="University of the Highlands and Islands"/>
               <w:listItem w:displayText="Scotland's Rural University College" w:value="Scotland's Rural University College"/>
               <w:listItem w:displayText="University of St Andrews" w:value="University of St Andrews"/>
               <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
               <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
               <w:listItem w:displayText="University of the West of Scotland" w:value="University of the West of Scotland"/>
             </w:comboBox>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7938" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="0749C413" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+              <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0749C413" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B007ED">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Click to select HEI</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="4E5903E4" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="4E5903E4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18249446" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="18249446" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Existing students and their projects:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="51785F17" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="51785F17" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47F72016" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="47F72016" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E96D929" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="6E96D929" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C15ECB0" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="2C15ECB0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6025D9E7" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="6025D9E7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27255513" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="27255513" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E3D91CB" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="5E3D91CB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B0EF50E" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="7B0EF50E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07DC11E6" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="07DC11E6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20A7691E" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="20A7691E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="14C7A1FD" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="14C7A1FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11E4E23B" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="11E4E23B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Past student submission on time and completion rates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="6E9F6C3E" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="6E9F6C3E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="499E355C" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="499E355C" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For example:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
@@ -5584,795 +5779,788 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9 students supervised to completion (100% completion rate); 8 of these submitted within four years or equivalent for P/T (89%)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5571EB14" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="5571EB14" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E54443F" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0E54443F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51CAE087" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="51CAE087" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F148B5C" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="6F148B5C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02332CFB" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="02332CFB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="005143AC" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="005143AC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="489DD096" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="489DD096" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6957F6AE" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="6957F6AE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="5EDB50B8" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="5EDB50B8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75086A1A" w14:textId="13055C8E" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="4101C642">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="4101C642" w:rsidRDefault="00670A09" w14:paraId="75086A1A" w14:textId="13055C8E">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First supervisor’s top three funded projects and/or publications</w:t>
             </w:r>
-            <w:r w:rsidR="37C4C2B1" w:rsidRPr="00B007ED">
+            <w:r w:rsidRPr="00B007ED" w:rsidR="37C4C2B1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of relevance to the studentship application</w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="2711DCED" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="2711DCED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EB484A1" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="1EB484A1" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E50C98A" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0E50C98A" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C507DB0" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="4C507DB0" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46F29883" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="46F29883" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63D1AFAE" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="63D1AFAE" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E4D9B18" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="7E4D9B18" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0243F5B6" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0243F5B6" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="043602B0" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="043602B0" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FDA06C7" w14:textId="77777777" w:rsidR="00B458A7" w:rsidRPr="00B007ED" w:rsidRDefault="00B458A7" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00B458A7" w:rsidP="00670A09" w:rsidRDefault="00B458A7" w14:paraId="5FDA06C7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73554966" w14:textId="6914D91C" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="73554966" w14:textId="6914D91C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Second Supervisor Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="4807FC1A" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="4807FC1A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29EDD2CB" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="29EDD2CB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23BC73DD" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="23BC73DD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Please include title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FB5AF05" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0FB5AF05" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="76865790" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="76865790" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="755F4E81" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="755F4E81" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Email Address: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64539BA1" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="64539BA1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="62F5D0C4" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="62F5D0C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1ADA149E" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="1ADA149E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formtext"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="725886063"/>
             <w:placeholder>
               <w:docPart w:val="38C7C3596CF44994B0003B343BD9E875"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
               <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
               <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
               <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
               <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
               <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
               <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
               <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
               <w:listItem w:displayText="University of the Highlands and Islands" w:value="University of the Highlands and Islands"/>
               <w:listItem w:displayText="Queen Margaret University" w:value="Queen Margaret University"/>
               <w:listItem w:displayText="Robert Gordon University" w:value="Robert Gordon University"/>
               <w:listItem w:displayText="Scotland's Rural University College" w:value="Scotland's Rural University College"/>
               <w:listItem w:displayText="University of St Andrews" w:value="University of St Andrews"/>
               <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
               <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
               <w:listItem w:displayText="University of the West of Scotland" w:value="University of the West of Scotland"/>
             </w:comboBox>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7938" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="3B55BB0E" w14:textId="7B667D68" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="0093699B">
+              <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="0093699B" w14:paraId="3B55BB0E" w14:textId="7B667D68">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B007ED">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Click to select HEI</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="3C8F0ECC" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="3C8F0ECC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C852FFF" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="1C852FFF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Existing students and their projects:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="5FD8A408" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="5FD8A408" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="573774AF" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="573774AF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05844FD8" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="05844FD8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FF7C505" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="3FF7C505" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F4E2975" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="1F4E2975" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="149942C6" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="149942C6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56A37487" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="56A37487" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57BA4DA3" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="57BA4DA3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="214143F4" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="214143F4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="1588B66C" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="1588B66C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1519B02F" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="1519B02F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Past student submission on time and completion rates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="722A3B50" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="722A3B50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38CAFB51" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00C358B6" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00C358B6" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="38CAFB51" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For example:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C358B6">
@@ -6386,517 +6574,516 @@
               </w:rPr>
               <w:t xml:space="preserve"> Past student submission on time and completion rates:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9 students supervised to completion (100% completion rate); 8 of these submitted within four years or equivalent for P/T (89%).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E182119" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="5E182119" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EBAB1A5" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="5EBAB1A5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B3DE08E" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="3B3DE08E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FDC8AB7" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="4FDC8AB7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AC2743B" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="5AC2743B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70F1EEE5" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="70F1EEE5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C66C3E0" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0C66C3E0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D752571" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="5D752571" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="7A0F30E2" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="7A0F30E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59324F0B" w14:textId="3D9004FF" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="4101C642">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="4101C642" w:rsidRDefault="00670A09" w14:paraId="59324F0B" w14:textId="3D9004FF">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Second supervisor’s top three funded projects and/or publications</w:t>
             </w:r>
-            <w:r w:rsidR="6180E2FF" w:rsidRPr="00B007ED">
+            <w:r w:rsidRPr="00B007ED" w:rsidR="6180E2FF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of relevance to the studentship application</w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="1F1872CF" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="1F1872CF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33D350C7" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="33D350C7" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CCEB3BD" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="4CCEB3BD" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30D24482" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="30D24482" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D9B09D1" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0D9B09D1" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FD4618F" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0FD4618F" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61AF5B20" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="61AF5B20" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F47D2F6" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="1F47D2F6" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2174F645" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="2174F645" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07F93C74" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="07F93C74" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:spacing w:before="120" w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F90EC07" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="7F90EC07" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Third Supervisor Details (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="8221"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="6AC14CBD" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="6AC14CBD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75BBCA17" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="75BBCA17" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4044D6CE" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="4044D6CE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Please include title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BF17FD1" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="2BF17FD1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="33FC6FF4" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="33FC6FF4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14A9EA5F" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="14A9EA5F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Email Address: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5590EDB7" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="5590EDB7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="4956B54A" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="4956B54A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="765FC1BF" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="765FC1BF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formtext"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
             </w:rPr>
@@ -6907,263 +7094,263 @@
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
               <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
               <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
               <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
               <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
               <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
               <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
               <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
               <w:listItem w:displayText="University of the Highlands and Islands" w:value="University of the Highlands and Islands"/>
               <w:listItem w:displayText="Queen Margaret University" w:value="Queen Margaret University"/>
               <w:listItem w:displayText="Robert Gordon University" w:value="Robert Gordon University"/>
               <w:listItem w:displayText="Scotland's Rural University College" w:value="Scotland's Rural University College"/>
               <w:listItem w:displayText="University of St Andrews" w:value="University of St Andrews"/>
               <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
               <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
               <w:listItem w:displayText="University of the West of Scotland" w:value="University of the West of Scotland"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8221" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="5298C1FC" w14:textId="174C7248" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="000A19E9">
+              <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="000A19E9" w14:paraId="5298C1FC" w14:textId="174C7248">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B007ED">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Click to select HEI</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="69CFE9BE" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="69CFE9BE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26B0DB0B" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="26B0DB0B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Existing students and their projects:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="753643D6" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="753643D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6847196E" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="6847196E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0AA77106" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0AA77106" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54A7A169" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="54A7A169" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DE815C2" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="3DE815C2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B977A70" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0B977A70" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D40CEB0" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="4D40CEB0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A461206" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="4A461206" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D2E5315" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="7D2E5315" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="3F1C5E2E" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="3F1C5E2E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DD568A5" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="3DD568A5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Past student submission on time and completion rates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="002AD718" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="002AD718" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E55D531" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00C358B6" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00C358B6" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="3E55D531" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For example:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C358B6">
@@ -7177,517 +7364,516 @@
               </w:rPr>
               <w:t xml:space="preserve"> Past student submission on time and completion rates:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9 students supervised to completion (100% completion rate); 8 of these submitted within four years or equivalent for P/T (89%).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DE08167" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="7DE08167" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28D14CFF" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="28D14CFF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0083A0CB" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0083A0CB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54BC2A2B" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="54BC2A2B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51AA83B8" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="51AA83B8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="158C15D1" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="158C15D1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A2DC2F3" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="3A2DC2F3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="089CBDD2" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="089CBDD2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="034D2161" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="034D2161" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="068A50DF" w14:textId="57D7CA1A" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="4101C642">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="4101C642" w:rsidRDefault="00670A09" w14:paraId="068A50DF" w14:textId="57D7CA1A">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Third supervisor’s top three funded projects and/or publications</w:t>
             </w:r>
-            <w:r w:rsidR="1F340474" w:rsidRPr="00B007ED">
+            <w:r w:rsidRPr="00B007ED" w:rsidR="1F340474">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of relevance to the studentship application</w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="6013C3DF" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="6013C3DF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41064816" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="41064816" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2908505A" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="2908505A" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EFF46B1" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="3EFF46B1" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6247BE67" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="6247BE67" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="756067E8" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="756067E8" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E7F1E1B" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0E7F1E1B" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DB297CC" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="3DB297CC" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07764A79" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="07764A79" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="714E1986" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="714E1986" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:spacing w:before="120" w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C362FE0" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="5C362FE0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fourth Supervisor Details (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="8079"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="26360BEE" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="26360BEE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25D78A81" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="25D78A81" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58E94071" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="58E94071" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Please include title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8079" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="075A1721" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="075A1721" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="344924F3" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="344924F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0274731F" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0274731F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Email Address: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8079" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48710E94" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="48710E94" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="27249815" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="27249815" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="751B5F4E" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="751B5F4E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>HEI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formtext"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
             </w:rPr>
@@ -7698,263 +7884,263 @@
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="University of Aberdeen" w:value="University of Aberdeen"/>
               <w:listItem w:displayText="Abertay University" w:value="Abertay University"/>
               <w:listItem w:displayText="University of Dundee" w:value="University of Dundee"/>
               <w:listItem w:displayText="University of Edinburgh" w:value="University of Edinburgh"/>
               <w:listItem w:displayText="Edinburgh Napier University" w:value="Edinburgh Napier University"/>
               <w:listItem w:displayText="University of Glasgow" w:value="University of Glasgow"/>
               <w:listItem w:displayText="Glasgow Caledonian University" w:value="Glasgow Caledonian University"/>
               <w:listItem w:displayText="Heriot-Watt University" w:value="Heriot-Watt University"/>
               <w:listItem w:displayText="University of the Highlands and Islands" w:value="University of the Highlands and Islands"/>
               <w:listItem w:displayText="Queen Margaret University" w:value="Queen Margaret University"/>
               <w:listItem w:displayText="Robert Gordon University" w:value="Robert Gordon University"/>
               <w:listItem w:displayText="Scotland's Rural University College" w:value="Scotland's Rural University College"/>
               <w:listItem w:displayText="University of St Andrews" w:value="University of St Andrews"/>
               <w:listItem w:displayText="University of Stirling" w:value="University of Stirling"/>
               <w:listItem w:displayText="University of Strathclyde" w:value="University of Strathclyde"/>
               <w:listItem w:displayText="University of the West of Scotland" w:value="University of the West of Scotland"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8079" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:hideMark/>
               </w:tcPr>
-              <w:p w14:paraId="36243C28" w14:textId="08961712" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="000A19E9">
+              <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="000A19E9" w14:paraId="36243C28" w14:textId="08961712">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B007ED">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Click to select HEI</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="0BB84835" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="0BB84835" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77B8E864" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="77B8E864" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Existing students and their projects:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="16D21951" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="16D21951" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37B6C0BE" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="37B6C0BE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="790D084B" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="790D084B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04042C32" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="04042C32" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F2032E3" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="2F2032E3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="014CF534" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="014CF534" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00676AFD" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="00676AFD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A802E00" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="1A802E00" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42717CEB" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="42717CEB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="535AD7F5" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="535AD7F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1521F904" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="1521F904" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Past student submission on time and completion rates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="7F3CD720" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="7F3CD720" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F1BB31C" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="5F1BB31C" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For example:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
@@ -7977,1524 +8163,1531 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9 students supervised to completion (100% completion rate); 8 of these submitted within four years or equivalent for P/T (89%)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44B32299" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="44B32299" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="274310DD" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="274310DD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52EABA7D" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="52EABA7D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12011CD6" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="12011CD6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FBC05E6" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="4FBC05E6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B3B1F52" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="7B3B1F52" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="262D73AB" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="262D73AB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38BB29BC" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="38BB29BC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="50EE919F" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="50EE919F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C15F1EA" w14:textId="53C442F3" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="4101C642">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="4101C642" w:rsidRDefault="00670A09" w14:paraId="5C15F1EA" w14:textId="53C442F3">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fourth supervisor’s top three funded projects and/or publications</w:t>
             </w:r>
-            <w:r w:rsidR="7BF90692" w:rsidRPr="00B007ED">
+            <w:r w:rsidRPr="00B007ED" w:rsidR="7BF90692">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of relevance to the studentship application</w:t>
             </w:r>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="4E3D1533" w14:textId="77777777" w:rsidTr="4101C642">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="4101C642" w14:paraId="4E3D1533" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B556503" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="6B556503" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="461125A4" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="461125A4" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1ADDE0AB" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="1ADDE0AB" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D00BCAA" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="4D00BCAA" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3052969B" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="3052969B" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B6891C5" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="6B6891C5" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25AD2E20" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="25AD2E20" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FCF4954" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="7FCF4954" w14:textId="77777777">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18631EC5" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="18631EC5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA02BDB" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="2DA02BDB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Supervisory Team as a Whole</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="143"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00655E32" w:rsidRPr="00B007ED" w14:paraId="4DA2B5E8" w14:textId="77777777" w:rsidTr="002529EC">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00655E32" w:rsidTr="002529EC" w14:paraId="4DA2B5E8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D06EC44" w14:textId="77777777" w:rsidR="00655E32" w:rsidRPr="00C358B6" w:rsidRDefault="00655E32" w:rsidP="00655E32">
+          <w:p w:rsidRPr="00C358B6" w:rsidR="00655E32" w:rsidP="00655E32" w:rsidRDefault="00655E32" w14:paraId="3D06EC44" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C358B6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">In no more than 350 words please outline the key strengths of the proposed supervisory team including how they will contribute to ensuring that the appointed student would emerge from the PhD with enhanced skills. Please note, SGSSS strongly support supervisory teams that build supervisory capacity through the inclusion of Early Career Researchers. Applications should set out the role of all supervisory team members including how Early Career Researchers will be supported. All supervisory teams should include one supervisor who is experienced in supervision of PhDs to completion (a minimum of two completions is required). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="63D0CCD5" w14:textId="77777777" w:rsidTr="00670A09">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="00670A09" w14:paraId="63D0CCD5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2099017E" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
-[...111 lines deleted...]
-          <w:p w14:paraId="794193D2" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="2099017E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="28DAEFC7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="722D7730" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="55425ABB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="6D9FA028" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="1FD011C6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0C469A7F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0BA1AB25" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="542F55F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="37021FC1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="6788F0F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="0B9173B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="66105B70" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="1C90C77C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="794193D2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="107E9972" w14:textId="7170693A" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
+    <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="107E9972" w14:textId="7170693A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39A1C207" w14:textId="16A52432" w:rsidR="193700C3" w:rsidRDefault="193700C3" w:rsidP="6810F10B">
+    <w:p w:rsidR="193700C3" w:rsidP="6810F10B" w:rsidRDefault="193700C3" w14:paraId="39A1C207" w14:textId="16A52432">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="2734FD20" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="2734FD20">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>. Development Needs Analysis</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9750"/>
       </w:tblGrid>
-      <w:tr w:rsidR="6810F10B" w14:paraId="6AF38E2B" w14:textId="77777777" w:rsidTr="3339C8DA">
+      <w:tr w:rsidR="6810F10B" w:rsidTr="3339C8DA" w14:paraId="6AF38E2B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55F085D5" w14:textId="29FE633D" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="3339C8DA">
+          <w:p w:rsidR="6810F10B" w:rsidP="3339C8DA" w:rsidRDefault="6810F10B" w14:paraId="55F085D5" w14:textId="29FE633D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB389D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Summarise your initial assessment of the student development needs associated with this project and how you will plan to meet these (drawing on potential inputs from the host institution as well as those provided by SGSSS and broader networks). Development needs refer to skills/knowledge etc that will support completion of the PhD programme as well as supporting broader career trajectories. These might include methods, disciplinary knowledge, or broader career skills /exposure like working with policy makers.  In addition, please summarise the development needs of the supervisory team (new and experienced supervisors). Development needs might include supervision specific knowledge/skills, methodological or theoretical advances that will help with supervising this specific proposal or network development and other impact skills</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB389D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB389D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB389D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(250 words maximum) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6810F10B" w14:paraId="6E51DA0A" w14:textId="77777777" w:rsidTr="3339C8DA">
+      <w:tr w:rsidR="6810F10B" w:rsidTr="3339C8DA" w14:paraId="6E51DA0A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="098396DE" w14:textId="5D8ABF3E" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="098396DE" w14:textId="5D8ABF3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4709923A" w14:textId="41459129" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="4709923A" w14:textId="41459129">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A0425CD" w14:textId="218AFC21" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="7A0425CD" w14:textId="218AFC21">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E857059" w14:textId="32A576DB" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="0E857059" w14:textId="32A576DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EDEB13C" w14:textId="3521D339" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="3EDEB13C" w14:textId="3521D339">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36D0F26B" w14:textId="6A04BF4B" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="36D0F26B" w14:textId="6A04BF4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1308D1D0" w14:textId="3979A56C" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="1308D1D0" w14:textId="3979A56C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="555D929B" w14:textId="3FF48AAB" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="555D929B" w14:textId="3FF48AAB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38BB38A3" w14:textId="406A4D14" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="38BB38A3" w14:textId="406A4D14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EA4F926" w14:textId="6001DD66" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="3EA4F926" w14:textId="6001DD66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="158DCE0B" w14:textId="11A995A3" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="158DCE0B" w14:textId="11A995A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2CD73FF9" w14:textId="68B98F71" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="2CD73FF9" w14:textId="68B98F71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="491F9318" w14:textId="1A1BDCF9" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="491F9318" w14:textId="1A1BDCF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23CF070E" w14:textId="63528DFD" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="23CF070E" w14:textId="63528DFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B7A4891" w14:textId="1F29494A" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
+    <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="5B7A4891" w14:textId="1F29494A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04F9066F" w14:textId="3E2FDB30" w:rsidR="2734FD20" w:rsidRDefault="2734FD20" w:rsidP="6810F10B">
+    <w:p w:rsidR="2734FD20" w:rsidP="6810F10B" w:rsidRDefault="2734FD20" w14:paraId="04F9066F" w14:textId="3E2FDB30">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="6C8E6DF4" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="6C8E6DF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>. Research in Practice - Placements</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9750"/>
       </w:tblGrid>
-      <w:tr w:rsidR="6810F10B" w14:paraId="47ECCE25" w14:textId="77777777" w:rsidTr="395C9B90">
+      <w:tr w:rsidR="6810F10B" w:rsidTr="395C9B90" w14:paraId="47ECCE25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FAB407F" w14:textId="0282886F" w:rsidR="00172529" w:rsidRPr="00622249" w:rsidRDefault="00172529" w:rsidP="1C42C4B1">
+          <w:p w:rsidRPr="00622249" w:rsidR="00172529" w:rsidP="1C42C4B1" w:rsidRDefault="00172529" w14:paraId="0FAB407F" w14:textId="0282886F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="28"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00622249">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>This is an optional question and will not be used in the evaluation of the studentship proposal.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E9D7DF0" w14:textId="0AEC38C3" w:rsidR="6810F10B" w:rsidRDefault="577DCE4C" w:rsidP="1C42C4B1">
+          <w:p w:rsidR="6810F10B" w:rsidP="1C42C4B1" w:rsidRDefault="577DCE4C" w14:paraId="0E9D7DF0" w14:textId="0AEC38C3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="28"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="395C9B90">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">This part of the form is optional and will not be used in assessment. </w:t>
             </w:r>
-            <w:r w:rsidR="6810F10B" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="395C9B90" w:rsidR="6810F10B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">All ESRC funded students will be expected to undertake a </w:t>
             </w:r>
-            <w:r w:rsidR="6810F10B" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="395C9B90" w:rsidR="6810F10B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="6810F10B" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="395C9B90" w:rsidR="6810F10B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ms</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="6810F10B" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="395C9B90" w:rsidR="6810F10B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> placement</w:t>
             </w:r>
-            <w:r w:rsidR="6810F10B" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="395C9B90" w:rsidR="6810F10B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> within an academic institution (either working within a research centre or with a professional services team), or with a public, private or third sector organisation. The aim of the placement would be to develop transferable skills and sector knowledge that will assist career development. Students would work with the SGSSS team to identify relevant opportunities following award.  To help SGSSS with its planning for placement support, please indicate your current thinking on the type of placement that might be best suited to this particular project and highlight if you have identified a placement partner already (there is no requirement for you to have an identified partner at this stage</w:t>
             </w:r>
-            <w:r w:rsidR="033BD961" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="395C9B90" w:rsidR="033BD961">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, for more on this – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
-              <w:r w:rsidR="033BD961" w:rsidRPr="395C9B90">
+            <w:hyperlink r:id="rId32">
+              <w:r w:rsidRPr="395C9B90" w:rsidR="033BD961">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>visit this link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="033BD961" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="395C9B90" w:rsidR="033BD961">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="6810F10B" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="395C9B90" w:rsidR="6810F10B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="6810F10B" w:rsidRPr="395C9B90">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="395C9B90" w:rsidR="6810F10B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (100 words maximum)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6810F10B" w14:paraId="6C010119" w14:textId="77777777" w:rsidTr="395C9B90">
+      <w:tr w:rsidR="6810F10B" w:rsidTr="395C9B90" w14:paraId="6C010119" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9750" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61FE20B3" w14:textId="263E1CC6" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="61FE20B3" w14:textId="263E1CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BD12D1B" w14:textId="5B049C32" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="1BD12D1B" w14:textId="5B049C32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09A8ED9A" w14:textId="37C86947" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="09A8ED9A" w14:textId="37C86947">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56031AC0" w14:textId="002D8FB6" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="56031AC0" w14:textId="002D8FB6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A3A34B3" w14:textId="0DC37F13" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="1A3A34B3" w14:textId="0DC37F13">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="220BEAFA" w14:textId="18071781" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="220BEAFA" w14:textId="18071781">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03551BA7" w14:textId="42624FC4" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="03551BA7" w14:textId="42624FC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70CCACAA" w14:textId="4DB355AF" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="70CCACAA" w14:textId="4DB355AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DD9B1C2" w14:textId="7BFFC7CB" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="3DD9B1C2" w14:textId="7BFFC7CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60A6DE32" w14:textId="1A7D94A4" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="60A6DE32" w14:textId="1A7D94A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13ED30C9" w14:textId="051062F1" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="13ED30C9" w14:textId="051062F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F27784A" w14:textId="77D7EA5C" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="1F27784A" w14:textId="77D7EA5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70D9A998" w14:textId="393BDF8B" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="70D9A998" w14:textId="393BDF8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36014F35" w14:textId="095D4226" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="36014F35" w14:textId="095D4226">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EE5E962" w14:textId="0E29DF04" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
+    <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="5EE5E962" w14:textId="0E29DF04">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="137EF3A4" w14:textId="1AB98478" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
+    <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="137EF3A4" w14:textId="1AB98478">
       <w:pPr>
         <w:spacing w:before="120" w:after="160"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C5ECDC5" w14:textId="32D068A5" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="0180B98E" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="6810F10B" w:rsidRDefault="0180B98E" w14:paraId="5C5ECDC5" w14:textId="32D068A5">
       <w:pPr>
         <w:spacing w:before="120" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
-      <w:r w:rsidR="00670A09" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="00670A09">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Recruitment</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9918"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="3149FFB0" w14:textId="77777777" w:rsidTr="00670A09">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="00670A09" w14:paraId="3149FFB0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F6DFE80" w14:textId="77777777" w:rsidR="00172529" w:rsidRDefault="003620A9">
+          <w:p w:rsidR="00172529" w:rsidRDefault="003620A9" w14:paraId="2F6DFE80" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="20" w:right="43"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6596">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This part of the form is optional and will not be used in assessment.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="261507BA" w14:textId="77777777" w:rsidR="00172529" w:rsidRDefault="00172529">
+          <w:p w:rsidR="00172529" w:rsidRDefault="00172529" w14:paraId="261507BA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="20" w:right="43"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C08DA5B" w14:textId="29C92ECC" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="3C08DA5B" w14:textId="29C92ECC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="20" w:right="43"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please advise on challenges you anticipate when recruiting a suitably qualiﬁed candidate and how you intend to advertise the studentship to ensure the best chance of recruiting a qualiﬁed candidate?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AAD9C17" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="3AAD9C17" w14:textId="1E52658B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="BodyTextChar"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="A8228A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B007ED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A8228A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>If you are successful, SGSSS will post your studentship on FindAPhD.com. As such, please do not include a budget for advertising on this site within your response.</w:t>
+              <w:t xml:space="preserve">If you are successful, SGSSS will post your studentship on </w:t>
+            </w:r>
+            <w:r w:rsidR="00317151">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A8228A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">our website. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="5FF4B332" w14:textId="77777777" w:rsidTr="00670A09">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="00670A09" w14:paraId="5FF4B332" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3848"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EE2DAE6" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="7EE2DAE6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="498B78EE" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="498B78EE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06AB0E4B" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="06AB0E4B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B4FFFD3" w14:textId="0613AF9C" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="2CE4C160" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="6810F10B" w:rsidRDefault="2CE4C160" w14:paraId="6B4FFFD3" w14:textId="0613AF9C">
       <w:pPr>
         <w:spacing w:before="20" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
-      <w:r w:rsidR="00670A09" w:rsidRPr="6810F10B">
+      <w:r w:rsidRPr="6810F10B" w:rsidR="00670A09">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Additional Costs for Overseas Visits/Fieldwork</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771644C6" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="771644C6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Please tick if the proposal is expected to beneﬁt from the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C595B57" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="2C595B57" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A8228A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Overseas Fieldwork</w:t>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="231F20"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-943687347"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B007ED">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
               <w:color w:val="231F20"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A8228A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Difficult Language Training</w:t>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="231F20"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="180013700"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B007ED">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
               <w:color w:val="231F20"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="A8228A"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Overseas Institutional Visit</w:t>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
@@ -9505,904 +9698,911 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B007ED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="231F20"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-185132330"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B007ED">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
               <w:color w:val="231F20"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7B11D25F" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="7B11D25F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="6B55B0DB" w14:textId="77777777" w:rsidTr="747F8B99">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="747F8B99" w14:paraId="6B55B0DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1065"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10426" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75C0886F" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="6810F10B">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="6810F10B" w:rsidRDefault="00670A09" w14:paraId="75C0886F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6810F10B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Domestic Fieldwork</w:t>
             </w:r>
             <w:r w:rsidRPr="6810F10B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="763F0953" w14:textId="6CC74EB1" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="747F8B99">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="747F8B99" w:rsidRDefault="00670A09" w14:paraId="763F0953" w14:textId="6CC74EB1">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="747F8B99">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>If this proposal does not require overseas ﬁeldwork, please conﬁrm that any proposed UK based ﬁeldwork can likely to be undertaken within the student’s notional RTSG amount of £</w:t>
             </w:r>
-            <w:r w:rsidR="3CE2F29B" w:rsidRPr="747F8B99">
+            <w:r w:rsidRPr="747F8B99" w:rsidR="3CE2F29B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
             <w:r w:rsidRPr="747F8B99">
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>0 per annum? If not, please explain why and specify any likely additional costs and how these costs would be met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670A09" w:rsidRPr="00B007ED" w14:paraId="656AA43C" w14:textId="77777777" w:rsidTr="747F8B99">
+      <w:tr w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidTr="747F8B99" w14:paraId="656AA43C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10426" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="516EBD90" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="516EBD90" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="206B2ED5" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="206B2ED5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AF05BF9" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="4AF05BF9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02053AF3" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="02053AF3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1DB32770" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="1DB32770" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CFCBF24" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="7CFCBF24" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="073DB58D" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09">
+          <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidRDefault="00670A09" w14:paraId="073DB58D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="formtext"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="472B6C9C" w14:textId="77777777" w:rsidR="00670A09" w:rsidRPr="00B007ED" w:rsidRDefault="00670A09" w:rsidP="00670A09">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00670A09" w:rsidP="00670A09" w:rsidRDefault="00670A09" w14:paraId="472B6C9C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D491569" w14:textId="77777777" w:rsidR="00815ABF" w:rsidRPr="00B007ED" w:rsidRDefault="00815ABF" w:rsidP="00220F2C">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="00815ABF" w:rsidP="00220F2C" w:rsidRDefault="00815ABF" w14:paraId="2D491569" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0403B0C7" w14:textId="523F6B32" w:rsidR="007D0796" w:rsidRPr="00B007ED" w:rsidRDefault="4F496D06" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="007D0796" w:rsidP="6810F10B" w:rsidRDefault="4F496D06" w14:paraId="0403B0C7" w14:textId="523F6B32">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6810F10B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>14. Applicant confirmation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="6810F10B" w14:paraId="6632C5AE" w14:textId="77777777" w:rsidTr="5C133B18">
+      <w:tr w:rsidR="6810F10B" w:rsidTr="5C133B18" w14:paraId="6632C5AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1065"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9742" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="41F858D7" w14:textId="3799D75F" w:rsidR="61A1D832" w:rsidRDefault="61A1D832" w:rsidP="6810F10B">
+          <w:p w:rsidR="61A1D832" w:rsidP="6810F10B" w:rsidRDefault="61A1D832" w14:paraId="41F858D7" w14:textId="3799D75F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6810F10B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please confirm: </w:t>
             </w:r>
             <w:r w:rsidRPr="6810F10B">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F469540" w14:textId="444270C8" w:rsidR="61A1D832" w:rsidRDefault="61A1D832" w:rsidP="6810F10B">
+          <w:p w:rsidR="61A1D832" w:rsidP="6810F10B" w:rsidRDefault="61A1D832" w14:paraId="6F469540" w14:textId="444270C8">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6810F10B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="6810F10B">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> The first supervisor will attend a development needs analysis meeting with the student and SGSSS following award announcement, and </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="047C73FD" w14:textId="43ED7815" w:rsidR="61A1D832" w:rsidRDefault="2ADCFB77" w:rsidP="269B8130">
+          <w:p w:rsidR="61A1D832" w:rsidP="269B8130" w:rsidRDefault="2ADCFB77" w14:paraId="047C73FD" w14:textId="07A3DC85">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5C133B18">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="5C133B18">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> A member of the supervisory </w:t>
             </w:r>
-            <w:r w:rsidR="088BCE3F" w:rsidRPr="5C133B18">
+            <w:r w:rsidRPr="5C133B18" w:rsidR="088BCE3F">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">team </w:t>
             </w:r>
             <w:r w:rsidRPr="5C133B18">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>will attend an induction event on November 202</w:t>
             </w:r>
-            <w:r w:rsidR="00AB389D">
+            <w:r w:rsidR="00E31BF3">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="5C133B18">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EE4175F" w14:textId="6A35A3BD" w:rsidR="6810F10B" w:rsidRDefault="6810F10B" w:rsidP="6810F10B">
+          <w:p w:rsidR="6810F10B" w:rsidP="6810F10B" w:rsidRDefault="6810F10B" w14:paraId="2EE4175F" w14:textId="6A35A3BD">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51F24C16" w14:textId="4E852A52" w:rsidR="007D0796" w:rsidRPr="00B007ED" w:rsidRDefault="007D0796" w:rsidP="00220F2C"/>
-    <w:p w14:paraId="1741FDB5" w14:textId="49EC3F06" w:rsidR="007D0796" w:rsidRPr="00B007ED" w:rsidRDefault="007D0796" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="007D0796" w:rsidP="00220F2C" w:rsidRDefault="007D0796" w14:paraId="51F24C16" w14:textId="4E852A52"/>
+    <w:p w:rsidRPr="00B007ED" w:rsidR="007D0796" w:rsidP="6810F10B" w:rsidRDefault="007D0796" w14:paraId="1741FDB5" w14:textId="49EC3F06">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16260585" w14:textId="2FD89996" w:rsidR="007D0796" w:rsidRPr="00B007ED" w:rsidRDefault="007D0796" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="007D0796" w:rsidP="6810F10B" w:rsidRDefault="007D0796" w14:paraId="16260585" w14:textId="2FD89996">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5450D521" w14:textId="59B74DAF" w:rsidR="007D0796" w:rsidRPr="00B007ED" w:rsidRDefault="007D0796" w:rsidP="6810F10B">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="00B007ED" w:rsidR="007D0796" w:rsidP="6810F10B" w:rsidRDefault="007D0796" w14:paraId="5450D521" w14:textId="59B74DAF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="A8228A"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67C721B4" w14:textId="5188EAB5" w:rsidR="007D0796" w:rsidRPr="00B007ED" w:rsidRDefault="007D0796" w:rsidP="6810F10B">
+    <w:p w:rsidRPr="00B007ED" w:rsidR="007D0796" w:rsidP="6810F10B" w:rsidRDefault="007D0796" w14:paraId="67C721B4" w14:textId="5188EAB5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007D0796" w:rsidRPr="00B007ED" w:rsidSect="00670A09">
-[...2 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidRPr="00B007ED" w:rsidR="007D0796" w:rsidSect="00670A09">
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1077" w:right="1077" w:bottom="1077" w:left="1077" w:header="709" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4314CF1F" w14:textId="77777777" w:rsidR="006B5978" w:rsidRDefault="006B5978" w:rsidP="008832B6">
+    <w:p w:rsidR="0002100C" w:rsidP="008832B6" w:rsidRDefault="0002100C" w14:paraId="41D2A4B8" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="024CE2AC" w14:textId="77777777" w:rsidR="006B5978" w:rsidRDefault="006B5978" w:rsidP="008832B6">
+    <w:p w:rsidR="0002100C" w:rsidP="008832B6" w:rsidRDefault="0002100C" w14:paraId="03780C3A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5EF143AD" w14:textId="77777777" w:rsidR="006B5978" w:rsidRDefault="006B5978"/>
+    <w:p w:rsidR="0002100C" w:rsidRDefault="0002100C" w14:paraId="6F0D134F" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Condensed Light">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="283692848"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="482894E7" w14:textId="6A5C8E13" w:rsidR="00C02C46" w:rsidRPr="00C02C46" w:rsidRDefault="00A94DB5" w:rsidP="008832B6">
+      <w:p w:rsidRPr="00C02C46" w:rsidP="008832B6" w:rsidRDefault="00A94DB5" w14:paraId="482894E7" w14:textId="77EA04C3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="0093699B">
-[...15 lines deleted...]
-        <w:r w:rsidR="0093699B">
+        <w:r w:rsidR="00522356">
           <w:rPr>
             <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
+          <w:t>.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00522356">
+          <w:rPr>
+            <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:t>_S</w:t>
         </w:r>
-        <w:r w:rsidR="421D62F9" w:rsidRPr="421D62F9">
+        <w:r w:rsidRPr="421D62F9" w:rsidR="421D62F9">
           <w:rPr>
             <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">GSSS Steers Competition Stage 2 Application Form                                                                                                       </w:t>
         </w:r>
         <w:r w:rsidR="008832B6">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="008832B6">
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008832B6" w:rsidRPr="421D62F9">
+        <w:r w:rsidRPr="421D62F9" w:rsidR="008832B6">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008832B6" w:rsidRPr="421D62F9">
+        <w:r w:rsidRPr="421D62F9" w:rsidR="008832B6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="008832B6" w:rsidRPr="421D62F9">
+        <w:r w:rsidRPr="421D62F9" w:rsidR="008832B6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="421D62F9" w:rsidRPr="421D62F9">
+        <w:r w:rsidRPr="421D62F9" w:rsidR="421D62F9">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="008832B6" w:rsidRPr="421D62F9">
+        <w:r w:rsidRPr="421D62F9" w:rsidR="008832B6">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="57E5486B" w14:textId="77777777" w:rsidR="00B40E7C" w:rsidRDefault="00622249">
+  <w:p w:rsidRDefault="00000000" w14:paraId="57E5486B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24097007" w14:textId="77777777" w:rsidR="006B5978" w:rsidRDefault="006B5978" w:rsidP="008832B6">
+    <w:p w:rsidR="0002100C" w:rsidP="008832B6" w:rsidRDefault="0002100C" w14:paraId="58F3EE81" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F965F9B" w14:textId="77777777" w:rsidR="006B5978" w:rsidRDefault="006B5978" w:rsidP="008832B6">
+    <w:p w:rsidR="0002100C" w:rsidP="008832B6" w:rsidRDefault="0002100C" w14:paraId="406376F9" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="337368D3" w14:textId="77777777" w:rsidR="006B5978" w:rsidRDefault="006B5978"/>
+    <w:p w:rsidR="0002100C" w:rsidRDefault="0002100C" w14:paraId="72F731F8" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3250"/>
       <w:gridCol w:w="3250"/>
       <w:gridCol w:w="3250"/>
     </w:tblGrid>
-    <w:tr w:rsidR="421D62F9" w14:paraId="639CBFE3" w14:textId="77777777" w:rsidTr="421D62F9">
+    <w:tr w:rsidR="421D62F9" w:rsidTr="421D62F9" w14:paraId="639CBFE3" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2A05FADB" w14:textId="13C2BDE1" w:rsidR="421D62F9" w:rsidRDefault="421D62F9" w:rsidP="421D62F9">
+        <w:p w:rsidR="421D62F9" w:rsidP="421D62F9" w:rsidRDefault="421D62F9" w14:paraId="2A05FADB" w14:textId="13C2BDE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2F6A546D" w14:textId="4008E5CB" w:rsidR="421D62F9" w:rsidRDefault="421D62F9" w:rsidP="421D62F9">
+        <w:p w:rsidR="421D62F9" w:rsidP="421D62F9" w:rsidRDefault="421D62F9" w14:paraId="2F6A546D" w14:textId="4008E5CB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="08739C33" w14:textId="72219E56" w:rsidR="421D62F9" w:rsidRDefault="421D62F9" w:rsidP="421D62F9">
+        <w:p w:rsidR="421D62F9" w:rsidP="421D62F9" w:rsidRDefault="421D62F9" w14:paraId="08739C33" w14:textId="72219E56">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="107F716D" w14:textId="7FB5FC77" w:rsidR="421D62F9" w:rsidRDefault="421D62F9" w:rsidP="421D62F9">
+  <w:p w:rsidR="421D62F9" w:rsidP="421D62F9" w:rsidRDefault="421D62F9" w14:paraId="107F716D" w14:textId="7FB5FC77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="017D3C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="133C531A"/>
     <w:lvl w:ilvl="0" w:tplc="DE529582">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A5D70B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90A47F46"/>
     <w:lvl w:ilvl="0" w:tplc="020CBF96">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="90245792">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11289,147 +11489,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A1073AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4288B378"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E6E6582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B965952"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -11672,51 +11872,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2953C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36444F4C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -12012,560 +12212,592 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="998575299">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="48041219">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2088378642">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1214731517">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1392266932">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1253120782">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1374229187">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="721640988">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="944965298">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="928198146">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1237131184">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="27461107">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1254046187">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1753813120">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="778067777">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1637879790">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="773981308">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="789057139">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="514617085">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1043869405">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="292487722">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="508833479">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1749227836">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="24" w16cid:durableId="949043963">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00815ABF"/>
+    <w:rsid w:val="0002100C"/>
     <w:rsid w:val="000677AE"/>
     <w:rsid w:val="00070ADB"/>
     <w:rsid w:val="00073FD9"/>
     <w:rsid w:val="00080FA6"/>
     <w:rsid w:val="00090888"/>
     <w:rsid w:val="000A19E9"/>
     <w:rsid w:val="000A24A4"/>
     <w:rsid w:val="000B2B0B"/>
     <w:rsid w:val="000D793D"/>
     <w:rsid w:val="000F337D"/>
     <w:rsid w:val="0010423F"/>
     <w:rsid w:val="00126A85"/>
     <w:rsid w:val="00126FFD"/>
     <w:rsid w:val="00172529"/>
     <w:rsid w:val="001761B7"/>
     <w:rsid w:val="00180F6A"/>
     <w:rsid w:val="00187DD6"/>
     <w:rsid w:val="00220F2C"/>
     <w:rsid w:val="00246356"/>
     <w:rsid w:val="0025277D"/>
     <w:rsid w:val="00252D96"/>
     <w:rsid w:val="00274B77"/>
     <w:rsid w:val="00283005"/>
     <w:rsid w:val="00285E60"/>
     <w:rsid w:val="002B7555"/>
+    <w:rsid w:val="002E74A3"/>
     <w:rsid w:val="002F6D49"/>
     <w:rsid w:val="003060AC"/>
+    <w:rsid w:val="00317151"/>
     <w:rsid w:val="003367B6"/>
     <w:rsid w:val="003620A9"/>
     <w:rsid w:val="00386164"/>
     <w:rsid w:val="003A6BC8"/>
     <w:rsid w:val="003D353D"/>
     <w:rsid w:val="003E2C63"/>
     <w:rsid w:val="00415BDA"/>
     <w:rsid w:val="00435E16"/>
     <w:rsid w:val="00443C4B"/>
     <w:rsid w:val="00450FAF"/>
     <w:rsid w:val="0045191D"/>
     <w:rsid w:val="00490447"/>
     <w:rsid w:val="0049454C"/>
     <w:rsid w:val="004B565A"/>
     <w:rsid w:val="004E51EC"/>
     <w:rsid w:val="004F70FA"/>
     <w:rsid w:val="004F7A6C"/>
+    <w:rsid w:val="00522356"/>
     <w:rsid w:val="005246A6"/>
     <w:rsid w:val="00567B21"/>
     <w:rsid w:val="005808D9"/>
+    <w:rsid w:val="00583593"/>
     <w:rsid w:val="006167DB"/>
     <w:rsid w:val="00622249"/>
     <w:rsid w:val="00655E32"/>
     <w:rsid w:val="00670A09"/>
     <w:rsid w:val="0067296B"/>
     <w:rsid w:val="00697B4D"/>
     <w:rsid w:val="006B5978"/>
     <w:rsid w:val="00796C83"/>
     <w:rsid w:val="007D0796"/>
     <w:rsid w:val="007E6C60"/>
     <w:rsid w:val="00815ABF"/>
     <w:rsid w:val="00820CBB"/>
     <w:rsid w:val="0084709E"/>
     <w:rsid w:val="00863D3C"/>
     <w:rsid w:val="008832B6"/>
     <w:rsid w:val="00893077"/>
     <w:rsid w:val="00896C6C"/>
     <w:rsid w:val="008C3C31"/>
     <w:rsid w:val="00904D22"/>
+    <w:rsid w:val="009072F4"/>
     <w:rsid w:val="00933BD0"/>
     <w:rsid w:val="0093699B"/>
     <w:rsid w:val="00987180"/>
     <w:rsid w:val="00993363"/>
     <w:rsid w:val="009A50E3"/>
     <w:rsid w:val="009B3358"/>
     <w:rsid w:val="009F0C53"/>
     <w:rsid w:val="00A05BE5"/>
     <w:rsid w:val="00A13AA5"/>
     <w:rsid w:val="00A22B3D"/>
     <w:rsid w:val="00A25681"/>
     <w:rsid w:val="00A3774D"/>
     <w:rsid w:val="00A94DB5"/>
     <w:rsid w:val="00AB389D"/>
     <w:rsid w:val="00AF5B78"/>
     <w:rsid w:val="00B007ED"/>
     <w:rsid w:val="00B458A7"/>
     <w:rsid w:val="00B556C4"/>
     <w:rsid w:val="00B639AC"/>
     <w:rsid w:val="00B72EFA"/>
     <w:rsid w:val="00B92E83"/>
     <w:rsid w:val="00BA0901"/>
     <w:rsid w:val="00C04B47"/>
     <w:rsid w:val="00C1732F"/>
     <w:rsid w:val="00C20C96"/>
     <w:rsid w:val="00C358B6"/>
     <w:rsid w:val="00C60521"/>
     <w:rsid w:val="00C762E1"/>
     <w:rsid w:val="00C86843"/>
     <w:rsid w:val="00CA2F3A"/>
     <w:rsid w:val="00CF6B95"/>
     <w:rsid w:val="00D05FDF"/>
     <w:rsid w:val="00D86153"/>
     <w:rsid w:val="00E04B9A"/>
     <w:rsid w:val="00E0542A"/>
+    <w:rsid w:val="00E31BF3"/>
     <w:rsid w:val="00E31FD2"/>
     <w:rsid w:val="00E47CDB"/>
     <w:rsid w:val="00E56B46"/>
     <w:rsid w:val="00E67122"/>
     <w:rsid w:val="00E86AAD"/>
     <w:rsid w:val="00F25373"/>
     <w:rsid w:val="00F421A4"/>
     <w:rsid w:val="00F45A39"/>
     <w:rsid w:val="00F81FD8"/>
     <w:rsid w:val="00FE4E91"/>
     <w:rsid w:val="01606B5D"/>
     <w:rsid w:val="0180B98E"/>
     <w:rsid w:val="01FBF1B8"/>
     <w:rsid w:val="02B54503"/>
     <w:rsid w:val="033BD961"/>
+    <w:rsid w:val="03EDD219"/>
+    <w:rsid w:val="041085CA"/>
     <w:rsid w:val="04D7DF28"/>
+    <w:rsid w:val="051382AC"/>
     <w:rsid w:val="06876FB9"/>
     <w:rsid w:val="07631DD0"/>
+    <w:rsid w:val="07C34E38"/>
     <w:rsid w:val="07FEF136"/>
     <w:rsid w:val="0805C2FA"/>
     <w:rsid w:val="088BCE3F"/>
     <w:rsid w:val="090541B3"/>
+    <w:rsid w:val="110B1E87"/>
     <w:rsid w:val="11937CE3"/>
     <w:rsid w:val="12A60439"/>
     <w:rsid w:val="12DDBBAE"/>
     <w:rsid w:val="14F9D2F3"/>
     <w:rsid w:val="1518FE63"/>
     <w:rsid w:val="17C0213B"/>
     <w:rsid w:val="18509F25"/>
     <w:rsid w:val="193700C3"/>
+    <w:rsid w:val="1B4A7A7A"/>
     <w:rsid w:val="1C42C4B1"/>
+    <w:rsid w:val="1E76AAC5"/>
     <w:rsid w:val="1F340474"/>
+    <w:rsid w:val="1F555ABC"/>
     <w:rsid w:val="20C3607F"/>
     <w:rsid w:val="212A4106"/>
     <w:rsid w:val="223F8933"/>
     <w:rsid w:val="22AA92FC"/>
     <w:rsid w:val="25483C0E"/>
     <w:rsid w:val="269B8130"/>
     <w:rsid w:val="26C76177"/>
     <w:rsid w:val="2734FD20"/>
     <w:rsid w:val="2891911B"/>
     <w:rsid w:val="2997AE64"/>
     <w:rsid w:val="2A4DFDFD"/>
     <w:rsid w:val="2ADCFB77"/>
     <w:rsid w:val="2B4FA522"/>
     <w:rsid w:val="2BA65137"/>
     <w:rsid w:val="2CA7BDEA"/>
     <w:rsid w:val="2CD177C2"/>
     <w:rsid w:val="2CE4C160"/>
     <w:rsid w:val="2DC1D828"/>
     <w:rsid w:val="2DEF5BCA"/>
     <w:rsid w:val="2E2D73DA"/>
     <w:rsid w:val="2E6D4823"/>
     <w:rsid w:val="2EEC10D0"/>
+    <w:rsid w:val="31125254"/>
     <w:rsid w:val="3152153C"/>
     <w:rsid w:val="3198ACE9"/>
+    <w:rsid w:val="31D50189"/>
     <w:rsid w:val="3243FC96"/>
+    <w:rsid w:val="324A9000"/>
     <w:rsid w:val="3339C8DA"/>
     <w:rsid w:val="3556EBC6"/>
     <w:rsid w:val="37C4C2B1"/>
     <w:rsid w:val="38814328"/>
     <w:rsid w:val="395C9B90"/>
+    <w:rsid w:val="39F5F412"/>
     <w:rsid w:val="3A1D1389"/>
     <w:rsid w:val="3B926221"/>
     <w:rsid w:val="3CE2F29B"/>
     <w:rsid w:val="3EF878E6"/>
     <w:rsid w:val="3F2DA70A"/>
     <w:rsid w:val="3FBBF2D4"/>
     <w:rsid w:val="3FE05ACC"/>
     <w:rsid w:val="40A76A13"/>
     <w:rsid w:val="4101C642"/>
     <w:rsid w:val="415A2A34"/>
     <w:rsid w:val="421D62F9"/>
+    <w:rsid w:val="43AC493B"/>
     <w:rsid w:val="442317D1"/>
     <w:rsid w:val="46802103"/>
     <w:rsid w:val="4917DABE"/>
     <w:rsid w:val="492A968B"/>
     <w:rsid w:val="4B00787D"/>
     <w:rsid w:val="4B539226"/>
     <w:rsid w:val="4F3B2DDC"/>
     <w:rsid w:val="4F496D06"/>
     <w:rsid w:val="4F637C6E"/>
     <w:rsid w:val="4F6584ED"/>
+    <w:rsid w:val="4F7FBC07"/>
     <w:rsid w:val="523A57C1"/>
     <w:rsid w:val="543815EE"/>
     <w:rsid w:val="57650521"/>
     <w:rsid w:val="577DCE4C"/>
     <w:rsid w:val="5A3F4E29"/>
     <w:rsid w:val="5C133B18"/>
     <w:rsid w:val="6081D122"/>
     <w:rsid w:val="6180E2FF"/>
     <w:rsid w:val="61963D79"/>
     <w:rsid w:val="61A1D832"/>
     <w:rsid w:val="64FF5D5F"/>
     <w:rsid w:val="659EE61F"/>
     <w:rsid w:val="66315E46"/>
     <w:rsid w:val="6810F10B"/>
     <w:rsid w:val="69B743F0"/>
     <w:rsid w:val="69E2F5A9"/>
     <w:rsid w:val="6BF39F1C"/>
     <w:rsid w:val="6C8E6DF4"/>
+    <w:rsid w:val="6CE65D28"/>
+    <w:rsid w:val="6E88F9D8"/>
     <w:rsid w:val="6F4C54D5"/>
     <w:rsid w:val="6F8B7F9B"/>
     <w:rsid w:val="70099929"/>
     <w:rsid w:val="70329FB4"/>
     <w:rsid w:val="71993EB4"/>
     <w:rsid w:val="7199C5DB"/>
     <w:rsid w:val="7283F597"/>
     <w:rsid w:val="7361A84A"/>
     <w:rsid w:val="747F8B99"/>
     <w:rsid w:val="7515DC6E"/>
     <w:rsid w:val="7849F084"/>
     <w:rsid w:val="7896C28C"/>
     <w:rsid w:val="7ACDE4E4"/>
+    <w:rsid w:val="7ADD1F03"/>
     <w:rsid w:val="7BF90692"/>
     <w:rsid w:val="7C56D66F"/>
     <w:rsid w:val="7ED33DC6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="759A8D8E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{21A90769-6B9B-47D5-B5E4-018C0FBA16DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12720,52 +12952,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -12832,441 +13064,441 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009F0C53"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00670A09"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00815ABF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00815ABF"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00815ABF"/>
     <w:pPr>
       <w:spacing w:before="4"/>
       <w:ind w:left="40"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00815ABF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00815ABF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="formtext">
+  <w:style w:type="character" w:styleId="formtext" w:customStyle="1">
     <w:name w:val="form text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00815ABF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00815ABF"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00815ABF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00815ABF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00815ABF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008832B6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008832B6"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B556C4"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B556C4"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B556C4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B556C4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B556C4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Open Sans Condensed Light" w:cs="Open Sans Condensed Light"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B556C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B556C4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Open Sans Condensed Light" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Open Sans Condensed Light" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00670A09"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B639AC"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+  <w:style w:type="character" w:styleId="UnresolvedMention1" w:customStyle="1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B3358"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="6810F10B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="6810F10B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="contentcontrolboundarysink">
+  <w:style w:type="character" w:styleId="contentcontrolboundarysink" w:customStyle="1">
     <w:name w:val="contentcontrolboundarysink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="6810F10B"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E56B46"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00274B77"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="245266031">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="410852790">
       <w:bodyDiv w:val="1"/>
@@ -13435,259 +13667,258 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113166908">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Student-Led-Open-Competition-Challenge-Pathways-FAQs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-ESRC-Approved-Masters.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:team@sgsss.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/ESRC-Steers-Guidance.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apply.sgsss.ac.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/challenge-led-pathways-units-of-assessment/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-ESRC-Approved-Masters.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Steers-Competition-Guidance.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Steers-Competition-Guidance.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/ESRC-Steers-Guidance.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/RinP-Placement-Overview.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/ESRC-Steers-Guidance.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-ESRC-Approved-Masters.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Student-Led-Open-Competition-Challenge-Pathways-FAQs.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/studentships/supervisoreligibility/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Steers-Competition-Guidance.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/RinP-Placement-Overview.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-ESRC-Approved-Masters.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/uoas/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:team@sgsss.ac.uk" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/challenge-led-pathways-units-of-assessment/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/ESRC-Steers-Guidance.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/about-us/governance/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apply.sgsss.ac.uk/" TargetMode="External" Id="Ra57bcad5ce044c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:team@sgsss.ac.uk" TargetMode="External" Id="R30213149dff643ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sgsss.ac.uk/files/SGSSS-Steers-Competition-Guidance.pdf" TargetMode="External" Id="Rdc92e3aea07447c9" /></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="022EC75EA1284C3A9D6192CA0235D193"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EC67A28C-A31B-42B8-820C-A3480D31ADBE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0024522D" w:rsidRDefault="00C20C96" w:rsidP="00C20C96">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0024522D" w:rsidP="00C20C96" w:rsidRDefault="00C20C96" w14:paraId="22F65AF0" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="022EC75EA1284C3A9D6192CA0235D193"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click to select HEI</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="01BCB7976031414D8321D01C669EC34C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FDAD35B2-B0C9-4BE1-9C2F-49F93A0A6003}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00386164" w:rsidRDefault="00C762E1" w:rsidP="00C762E1">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00386164" w:rsidP="00C762E1" w:rsidRDefault="00C762E1" w14:paraId="556909DD" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="01BCB7976031414D8321D01C669EC34C"/>
           </w:pPr>
           <w:r w:rsidRPr="006368AF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click to select HEI</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5FBA6B44D95845148F16EB8C8657CC43"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C38478AF-BCD1-4684-9C07-AE208CE8A9B0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CF6B0E" w:rsidRDefault="00386164" w:rsidP="00386164">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00CF6B0E" w:rsidP="00386164" w:rsidRDefault="00386164" w14:paraId="7D9376AC" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="5FBA6B44D95845148F16EB8C8657CC43"/>
           </w:pPr>
           <w:r w:rsidRPr="006368AF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click to select HEI</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F34503A0DD60475DBDEA5B005108160B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2181DC32-C0D9-4C74-ADE7-C4ECF47A6634}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00105132" w:rsidRDefault="00CF6B0E" w:rsidP="00CF6B0E">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00105132" w:rsidP="00CF6B0E" w:rsidRDefault="00CF6B0E" w14:paraId="54FBB16C" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="F34503A0DD60475DBDEA5B005108160B"/>
           </w:pPr>
           <w:r w:rsidRPr="0012398C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="38C7C3596CF44994B0003B343BD9E875"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AE9F9496-568D-46A7-8FDD-2A56651C8EF5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00031284" w:rsidRDefault="004044A9" w:rsidP="004044A9">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00031284" w:rsidP="004044A9" w:rsidRDefault="004044A9" w14:paraId="7D067A69" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="38C7C3596CF44994B0003B343BD9E875"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click to select HEI</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AF85057616474D47AFC23AC994020EEB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{94F55332-0C66-4784-B56C-7954539E7902}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0023251C" w:rsidP="0023251C">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004E1C12" w:rsidP="0023251C" w:rsidRDefault="0023251C" w14:paraId="6B092066" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="AF85057616474D47AFC23AC994020EEB"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click to select HEI</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6CD9EEBD37274EC4ADBC2A1D03DEB794"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7BC2EB9C-FE8D-4DE9-8B89-A304A42CB55F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0023251C" w:rsidP="0023251C">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004E1C12" w:rsidP="0023251C" w:rsidRDefault="0023251C" w14:paraId="0B3F03CE" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="6CD9EEBD37274EC4ADBC2A1D03DEB794"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click to select HEI</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -13699,115 +13930,131 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Condensed Light">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C20C96"/>
     <w:rsid w:val="00031284"/>
     <w:rsid w:val="00105132"/>
     <w:rsid w:val="0023251C"/>
     <w:rsid w:val="0024522D"/>
     <w:rsid w:val="00386164"/>
     <w:rsid w:val="004044A9"/>
+    <w:rsid w:val="004E1C12"/>
     <w:rsid w:val="00526EA0"/>
     <w:rsid w:val="00554FA3"/>
     <w:rsid w:val="007127CD"/>
+    <w:rsid w:val="00806336"/>
     <w:rsid w:val="00835BEF"/>
     <w:rsid w:val="008D1A61"/>
+    <w:rsid w:val="009072F4"/>
+    <w:rsid w:val="00AE009C"/>
     <w:rsid w:val="00BD6270"/>
     <w:rsid w:val="00C20C96"/>
     <w:rsid w:val="00C762E1"/>
     <w:rsid w:val="00CC7C47"/>
     <w:rsid w:val="00CF6B0E"/>
     <w:rsid w:val="00EB23FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
@@ -14248,78 +14495,70 @@
     <w:rsid w:val="0023251C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FBA6B44D95845148F16EB8C8657CC43">
     <w:name w:val="5FBA6B44D95845148F16EB8C8657CC43"/>
     <w:rsid w:val="00386164"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="022EC75EA1284C3A9D6192CA0235D193">
     <w:name w:val="022EC75EA1284C3A9D6192CA0235D193"/>
     <w:rsid w:val="00C20C96"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01BCB7976031414D8321D01C669EC34C">
     <w:name w:val="01BCB7976031414D8321D01C669EC34C"/>
     <w:rsid w:val="00C762E1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F34503A0DD60475DBDEA5B005108160B">
     <w:name w:val="F34503A0DD60475DBDEA5B005108160B"/>
     <w:rsid w:val="00CF6B0E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="38C7C3596CF44994B0003B343BD9E875">
     <w:name w:val="38C7C3596CF44994B0003B343BD9E875"/>
     <w:rsid w:val="004044A9"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C76709AB0A4444EB8A84C91E41CF901">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF85057616474D47AFC23AC994020EEB">
     <w:name w:val="AF85057616474D47AFC23AC994020EEB"/>
     <w:rsid w:val="0023251C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CD9EEBD37274EC4ADBC2A1D03DEB794">
     <w:name w:val="6CD9EEBD37274EC4ADBC2A1D03DEB794"/>
     <w:rsid w:val="0023251C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -14552,79 +14791,84 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B7B8BF0644C4E47862514133CECCC9E" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8fa6b1d07bbd252afa0cb8fc94e275a1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8583855fe14e87a5fa6feebcdd648841" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B7B8BF0644C4E47862514133CECCC9E" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="172038ab98d65a8dd4aec8342ef938de">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xmlns:ns3="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6095809dc6f6fa8cdc45cc35d8a14950" ns2:_="" ns3:_="">
     <xsd:import namespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <xsd:import namespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Cohort" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -14683,50 +14927,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_x0023_" ma:index="26" nillable="true" ma:displayName="#" ma:format="Dropdown" ma:internalName="_x0023_" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Cohort" ma:index="27" nillable="true" ma:displayName="Cohort" ma:format="Dropdown" ma:internalName="Cohort">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="DTP2 Cohort 1"/>
               <xsd:enumeration value="DTP1 Cohort 7"/>
               <xsd:enumeration value="DTP1 Cohort 6"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -14826,142 +15075,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_x0023_ xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
     <Cohort xmlns="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{962203C1-5A0F-43ED-BC1B-4BDE67114344}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CDA27A4-89EF-44F3-9FC9-D300B8073E98}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{337AC96C-389B-4572-B773-513FBC216968}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ECCF8D4-5B18-4552-9E1D-26931B23FD73}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{784E4A83-B7A4-480E-A9E7-C9B5D78F38CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="82284423-04fc-42c6-b7a4-bf8ab8b6b7ca"/>
     <ds:schemaRef ds:uri="690fd7a5-3318-45ee-b9a6-2de44dd7e3b8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Edinburgh</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DE BRUIN Jared</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>SGSSS Team</lastModifiedBy>
+  <revision>121</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007B7B8BF0644C4E47862514133CECCC9E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>